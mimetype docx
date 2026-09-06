--- v0 (2026-07-23)
+++ v1 (2026-09-06)
@@ -21,51 +21,51 @@
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1634F6F1" w14:textId="12C2B4C0" w:rsidR="007605F4" w:rsidRDefault="007018D2" w:rsidP="00930488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3638B743" wp14:editId="11C4ED8F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-71562</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>247898</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6090699" cy="302150"/>
                 <wp:effectExtent l="0" t="0" r="24765" b="22225"/>
                 <wp:wrapNone/>
                 <wp:docPr id="266716576" name="Rectangle 5">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2062,51 +2062,51 @@
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="7CB01A27" id="Oval 59" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:122.4pt;margin-top:141.5pt;width:67.2pt;height:30.15pt;z-index:251815936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTVh6kkwIAAIwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22nTR9BnSJokWFA&#10;0QZrh54VWYoFyKImKa/9+lGS4wRrscMwH2RJJD+Sn0je3u06TTbCeQWmptVZSYkwHBplVjX98Tr/&#10;ck2JD8w0TIMRNd0LT++mnz/dbu1EjKAF3QhHEMT4ydbWtA3BTorC81Z0zJ+BFQaFElzHAh7dqmgc&#10;2yJ6p4tRWV4WW3CNdcCF93j7kIV0mvClFDw8S+lFILqmGFtIq0vrMq7F9JZNVo7ZVvE+DPYPUXRM&#10;GXQ6QD2wwMjaqXdQneIOPMhwxqErQErFRcoBs6nKP7J5aZkVKRckx9uBJv//YPnT5sUuHNKwtX7i&#10;cRuz2EnXxT/GR3aJrP1AltgFwvHyenx+cYGUchSdX59XV1eRzOJobJ0PXwV0JG5qKrRW1sd02IRt&#10;Hn3I2geteG1grrROT6IN2WI93ZTjMll40KqJ0qjn3Wp5rx3ZMHzV+bzEL8Nq27J8Oy6rm8s+oF49&#10;BXeCg6Fqg5fHxNMu7LWITrT5LiRRDaY6yiHEmhSDX8a5MKHKopY1IjuuxjGanFuq4miRXCfAiCwx&#10;jQG7B/gYO8P0+tFUpJIejHtu/mY8WCTPYMJg3CkD7qPMNGbVe876B5IyNZGlJTT7hSMOckN5y+cK&#10;X/mR+bBgDjsICwOnQnjGRWrAp4R+R0kL7tdH91EfCxullGyxI2vqf66ZE5TobwZL/qZK9RbS4WJ8&#10;NUIf7lSyPJWYdXcPWB4Vzh/L0zbqB33YSgfdGw6PWfSKImY4+q4pD+5wuA95UuD44WI2S2rYtpaF&#10;R/NieQSPrMYSft29MWf7Ug/YI09w6N535Z51o6WB2TqAVKkXjrz2fGPLp8Lpx1OcKafnpHUcotPf&#10;AAAA//8DAFBLAwQUAAYACAAAACEAdkkdJeEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/D&#10;MBCE70j8B2uRuFHnJSghTlUhQEicGnooNzcxSWi8DvHmAb+e5QS3Ge1o9ptss9hOTGbwrUMF4SoA&#10;YbB0VYu1gv3r49UahCeNle4cGgVfxsMmPz/LdFq5GXdmKqgWXII+1Qoaoj6V0peNsdqvXG+Qb+9u&#10;sJrYDrWsBj1zue1kFATX0uoW+UOje3PfmPJUjFbB9+fzx+QP25fT3I/09PYQUhGESl1eLNs7EGQW&#10;+gvDLz6jQ85MRzdi5UWnIEoSRicW65hHcSK+uY1AHFkkcQwyz+T/DfkPAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAFNWHqSTAgAAjAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHZJHSXhAAAACwEAAA8AAAAAAAAAAAAAAAAA7QQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke opacity="32896f" joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FE4618">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03AB4485" wp14:editId="5FFEA4EC">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03AB4485" wp14:editId="732DAD3F">
             <wp:extent cx="2108200" cy="1994535"/>
             <wp:effectExtent l="19050" t="19050" r="25400" b="24765"/>
             <wp:docPr id="1239062269" name="Picture 8">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1239062269" name="Picture 8">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -5825,552 +5825,68 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Directions:</w:t>
       </w:r>
       <w:r w:rsidRPr="00120CA8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C14E64">
         <w:t xml:space="preserve">Complete </w:t>
       </w:r>
       <w:r w:rsidR="00C005DA">
         <w:t>both</w:t>
       </w:r>
       <w:r w:rsidR="00C14E64">
         <w:t xml:space="preserve"> activities below</w:t>
       </w:r>
       <w:r w:rsidR="00D05707">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F528496" w14:textId="0247A3FC" w:rsidR="00C14E64" w:rsidRDefault="00C14E64" w:rsidP="00C14E64">
+    <w:p w14:paraId="14EDE6B6" w14:textId="77777777" w:rsidR="00AC204F" w:rsidRDefault="00AC204F" w:rsidP="007361F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760D9951" w14:textId="408FC032" w:rsidR="00AC204F" w:rsidRDefault="00AC204F" w:rsidP="00AC204F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...487 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38EBD6AE" wp14:editId="5D499214">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-133350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-53128</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6159500" cy="540327"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1720024275" name="Rectangle 5">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -6434,57 +5950,57 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00CB2B9B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Activ</w:t>
       </w:r>
       <w:r w:rsidRPr="002C5460">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2B9B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ty </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C229D3">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FE0">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: Compar</w:t>
       </w:r>
       <w:r w:rsidR="002A18AE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FE0">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Two Jobs</w:t>
       </w:r>
@@ -7123,51 +6639,549 @@
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Which job is better for you right now? Why?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB7FA48" w14:textId="77777777" w:rsidR="00793A3C" w:rsidRDefault="00793A3C" w:rsidP="00793A3C"/>
     <w:p w14:paraId="3B06E318" w14:textId="77777777" w:rsidR="00793A3C" w:rsidRDefault="00793A3C" w:rsidP="00793A3C"/>
     <w:p w14:paraId="73C5E134" w14:textId="1ACE344A" w:rsidR="005A63EC" w:rsidRDefault="005A63EC" w:rsidP="002317CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which job would you </w:t>
       </w:r>
       <w:r w:rsidR="001E1A84">
         <w:t>eliminate? Why?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="648473DB" w14:textId="77777777" w:rsidR="00574FAB" w:rsidRDefault="00574FAB" w:rsidP="00574FAB"/>
-    <w:p w14:paraId="71E2DA08" w14:textId="77777777" w:rsidR="00574FAB" w:rsidRDefault="00574FAB" w:rsidP="00574FAB"/>
+    <w:p w14:paraId="09D67C40" w14:textId="59D2683A" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="00C229D3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251823104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22B06728" wp14:editId="0CBA8512">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-55245</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-68792</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6114415" cy="540327"/>
+                <wp:effectExtent l="0" t="0" r="635" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1017250790" name="Rectangle 5">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6114415" cy="540327"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="10000"/>
+                            <a:lumOff val="90000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="64E93FD8" id="Rectangle 5" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-4.35pt;margin-top:-5.4pt;width:481.45pt;height:42.55pt;z-index:-251493376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOxs+VkQIAAJEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nSbsGdYqgRYcB&#10;3VqsHXpWZakWIIuapMTJfv0oyXb6GHYYloMj8fHxI0Xy7HzXabIVziswNa2OSkqE4dAo81TTH/dX&#10;Hz5R4gMzDdNgRE33wtPz1ft3Z71dihm0oBvhCIIYv+xtTdsQ7LIoPG9Fx/wRWGFQKcF1LODVPRWN&#10;Yz2id7qYleVx0YNrrAMuvEfpZVbSVcKXUvBwI6UXgeiaIreQvi59H+O3WJ2x5ZNjtlV8oMH+gUXH&#10;lMGgE9QlC4xsnHoD1SnuwIMMRxy6AqRUXKQcMJuqfJXNXcusSLlgcbydyuT/Hyz/tr2ztw7L0Fu/&#10;9HiMWeyk6+I/8iO7VKz9VCyxC4Sj8Liq5vNqQQlH3WJefpydxGoWB2/rfPgsoCPxUFOHj5FqxLbX&#10;PmTT0SQG86BVc6W0TpfYAOJCO7Jl+HRhN0uuetN9hSbLqhJ/+QFRjM+cxaejGJmkNoooideLANrE&#10;MAZiwMwlSopDFdIp7LWIdtp8F5KoBvPORCbkHJRxLkyoEkffskYMFBcDxTdcEmBElhh/wh4AXuY+&#10;YmeWg310Fam/J+cyR/+b8+SRIoMJk3OnDLg/AWjMaoic7cci5dLEKj1Cs791xEGeLm/5lcIXv2Y+&#10;3DKH44SDhysi3OBHauhryrWylLTgfr2WRTvsbtRQ0uNY1tT/3DAnKNFfDPb9KTZdnON0mS9OZnhx&#10;zzWPzzVm010Atk+FS8jydIz2QY9H6aB7wA2yjlFRxQzH2EgwuPFyEfK6wB3ExXqdzHB2LQvX5s7y&#10;CB6rGTv5fvfAnB3aPeCgfINxhNnyVddn2+hpYL0JIFUaiUM9hzrj3KfmHXZUXCzP78nqsElXvwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAEF5IdHgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAM&#10;hu9IvENkJG5butGxtWs6jSEkJE4UxDlrvLZa41RNtrY8PeYEJ8vyp9/fn+1G24or9r5xpGAxj0Ag&#10;lc40VCn4/HiZbUD4oMno1hEqmNDDLr+9yXRq3EDveC1CJTiEfKoV1CF0qZS+rNFqP3cdEt9Orrc6&#10;8NpX0vR64HDbymUUPUqrG+IPte7wUGN5Li5WwZAkz1/7Il6F03R4enVvrvieYqXu78b9FkTAMfzB&#10;8KvP6pCz09FdyHjRKpht1kzyXERcgYFkFS9BHBWs4weQeSb/N8h/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAE7Gz5WRAgAAkQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAEF5IdHgAAAACQEAAA8AAAAAAAAAAAAAAAAA6wQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;" fillcolor="#dceaf7 [351]" stroked="f" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00CB2B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Activ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C5460">
+        <w:rPr>
+          <w:rStyle w:val="SubtitleChar"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ty </w:t>
+      </w:r>
+      <w:r w:rsidR="008E27D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: Eliminating Options</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04696BEF" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="00C229D3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Read the scenario below and then answer the questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5E6AA4" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="007B11D7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="502E05F8" w14:textId="7F26D9B2" w:rsidR="00C229D3" w:rsidRDefault="002421AB" w:rsidP="0010126F">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Imagine you have an opportunity at work to take a class that will allow you to move into a new position that has higher pay. You would have to keep working full-time while you are taking the class. You must pay for the class yourself, but if you pass, your employer will reimburse you. Below are the three options available to take the class.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3116"/>
+        <w:gridCol w:w="3117"/>
+        <w:gridCol w:w="3117"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C229D3" w14:paraId="07260C20" w14:textId="77777777" w:rsidTr="009A2C83">
+        <w:trPr>
+          <w:trHeight w:val="404"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E6EB7"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A7E69E" w14:textId="23C0479A" w:rsidR="00C229D3" w:rsidRPr="00B261CC" w:rsidRDefault="002421AB" w:rsidP="009A2C83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Option</w:t>
+            </w:r>
+            <w:r w:rsidR="00C229D3" w:rsidRPr="00B261CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E6EB7"/>
+          </w:tcPr>
+          <w:p w14:paraId="144707FA" w14:textId="466B9421" w:rsidR="00C229D3" w:rsidRPr="00B261CC" w:rsidRDefault="002421AB" w:rsidP="009A2C83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Option</w:t>
+            </w:r>
+            <w:r w:rsidR="00C229D3" w:rsidRPr="00B261CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E6EB7"/>
+          </w:tcPr>
+          <w:p w14:paraId="0409CDBA" w14:textId="36029D89" w:rsidR="00C229D3" w:rsidRPr="00B261CC" w:rsidRDefault="002421AB" w:rsidP="009A2C83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Option</w:t>
+            </w:r>
+            <w:r w:rsidR="00C229D3" w:rsidRPr="00B261CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C229D3" w14:paraId="6569ACDA" w14:textId="77777777" w:rsidTr="009A2C83">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59ABD9E7" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="009A2C83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Free</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30D34830" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="009A2C83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Close to home</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3485280A" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="009A2C83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Meets once a week</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="735DCFDC" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="009A2C83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Certificate earned after 12 weeks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FC2F05" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="009A2C83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Costs $500</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15A4B5A6" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="009A2C83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>30 minutes from home</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AD96B42" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="009A2C83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Meets twice a week</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31F4A788" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="009A2C83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Certificate earned after 6 weeks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CBDD42" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="009A2C83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Costs $300</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54F3E014" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="009A2C83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>45 minutes from home</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AE83476" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="009A2C83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Meets online once a week and in person once a week</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29315A80" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="009A2C83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Certificate earned after 8 weeks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2219048F" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="00C229D3"/>
+    <w:p w14:paraId="34D0A1DD" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="00C229D3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Questions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DE72CD" w14:textId="5730FAAE" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="00C229D3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Which class </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2C71">
+        <w:t>would you remove as an option first</w:t>
+      </w:r>
+      <w:r>
+        <w:t>? Why?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE7024E" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="00C229D3"/>
+    <w:p w14:paraId="3B505064" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="00C229D3"/>
+    <w:p w14:paraId="1328CF18" w14:textId="4EDAAD74" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="00C229D3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Which class would you </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2C71">
+        <w:t>choose</w:t>
+      </w:r>
+      <w:r>
+        <w:t>? Why?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9D7921" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="00C229D3"/>
+    <w:p w14:paraId="773C9D4F" w14:textId="77777777" w:rsidR="00C229D3" w:rsidRDefault="00C229D3" w:rsidP="00C229D3"/>
     <w:p w14:paraId="28E366E0" w14:textId="77777777" w:rsidR="00574FAB" w:rsidRDefault="00574FAB" w:rsidP="00574FAB">
       <w:pPr>
         <w:sectPr w:rsidR="00574FAB" w:rsidSect="00470BFD">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DEA2064" w14:textId="77777777" w:rsidR="00D95F64" w:rsidRDefault="00D95F64" w:rsidP="00D95F64">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251724800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FCEE799" wp14:editId="1F97D471">
                 <wp:simplePos x="0" y="0"/>
@@ -16925,177 +16939,177 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7982316A" w14:textId="5AE7D214" w:rsidR="00FA5DB1" w:rsidRPr="007B3E9B" w:rsidRDefault="00FA5DB1" w:rsidP="00FA5DB1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007B3E9B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Choose one:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F08820" w14:textId="0D6A05EB" w:rsidR="00FA5DB1" w:rsidRDefault="004B056B" w:rsidP="0056690B">
+    <w:p w14:paraId="01F08820" w14:textId="0D6A05EB" w:rsidR="00FA5DB1" w:rsidRDefault="003F640E" w:rsidP="0056690B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-431978543"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0056690B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0056690B">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="008F6CD4">
         <w:t xml:space="preserve">Clean </w:t>
       </w:r>
       <w:r w:rsidR="003A0829">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="008F6CD4">
         <w:t>room in your home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7892BF" w14:textId="065AB69C" w:rsidR="008F6CD4" w:rsidRDefault="004B056B" w:rsidP="0056690B">
+    <w:p w14:paraId="5A7892BF" w14:textId="065AB69C" w:rsidR="008F6CD4" w:rsidRDefault="003F640E" w:rsidP="0056690B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1513111035"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0056690B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0056690B">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="008F6CD4">
         <w:t>Help someone in your family.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034477A0" w14:textId="76AB7E31" w:rsidR="008F6CD4" w:rsidRDefault="004B056B" w:rsidP="0056690B">
+    <w:p w14:paraId="034477A0" w14:textId="76AB7E31" w:rsidR="008F6CD4" w:rsidRDefault="003F640E" w:rsidP="0056690B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1036573699"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0056690B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0056690B">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="008F6CD4">
         <w:t>Plan a garden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDDE6AD" w14:textId="36512CE7" w:rsidR="008F6CD4" w:rsidRDefault="004B056B" w:rsidP="0056690B">
+    <w:p w14:paraId="1CDDE6AD" w14:textId="36512CE7" w:rsidR="008F6CD4" w:rsidRDefault="003F640E" w:rsidP="0056690B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1479115123"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0056690B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0056690B">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="008F6CD4">
         <w:t>Organize your basement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DCF49C" w14:textId="0B45DB0C" w:rsidR="008F6CD4" w:rsidRDefault="004B056B" w:rsidP="0056690B">
+    <w:p w14:paraId="56DCF49C" w14:textId="0B45DB0C" w:rsidR="008F6CD4" w:rsidRDefault="003F640E" w:rsidP="0056690B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="5490"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-966205732"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0056690B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
@@ -23572,60 +23586,60 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="5490"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>What is one goal or action step you can set for next week?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D86D411" w14:textId="77777777" w:rsidR="003D0E53" w:rsidRPr="003D0E53" w:rsidRDefault="003D0E53" w:rsidP="003D0E53"/>
     <w:p w14:paraId="07649B1D" w14:textId="77777777" w:rsidR="003D0E53" w:rsidRPr="003D0E53" w:rsidRDefault="003D0E53" w:rsidP="003D0E53"/>
     <w:sectPr w:rsidR="003D0E53" w:rsidRPr="003D0E53" w:rsidSect="00574FAB">
       <w:headerReference w:type="default" r:id="rId58"/>
       <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12B29147" w14:textId="77777777" w:rsidR="004B056B" w:rsidRDefault="004B056B" w:rsidP="00F209A0">
+    <w:p w14:paraId="4761BCAE" w14:textId="77777777" w:rsidR="003F640E" w:rsidRDefault="003F640E" w:rsidP="00F209A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DCAA513" w14:textId="77777777" w:rsidR="004B056B" w:rsidRDefault="004B056B" w:rsidP="00F209A0">
+    <w:p w14:paraId="39399EC1" w14:textId="77777777" w:rsidR="003F640E" w:rsidRDefault="003F640E" w:rsidP="00F209A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -23690,51 +23704,51 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="373020E5" w14:textId="0D56B568" w:rsidR="00722A0C" w:rsidRDefault="00722A0C" w:rsidP="00A84D1B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Last revised: 0</w:t>
     </w:r>
     <w:r w:rsidR="00763078">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6/</w:t>
     </w:r>
     <w:r w:rsidR="00DE4B05">
       <w:rPr>
         <w:sz w:val="18"/>
@@ -23898,51 +23912,51 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00266090">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00266090">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22CA078F" w14:textId="77777777" w:rsidR="00722A0C" w:rsidRDefault="00722A0C" w:rsidP="008370F4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Last revised: 04/17/26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3B90B258" w14:textId="77777777" w:rsidR="00722A0C" w:rsidRPr="008370F4" w:rsidRDefault="00722A0C" w:rsidP="008370F4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008370F4">
@@ -24069,51 +24083,51 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47EA60CB" w14:textId="0D10F151" w:rsidR="00703321" w:rsidRDefault="00703321" w:rsidP="00A84D1B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Last revised: 0</w:t>
     </w:r>
     <w:r w:rsidR="00763078">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6/</w:t>
     </w:r>
     <w:r w:rsidR="00B80F96">
       <w:rPr>
         <w:sz w:val="18"/>
@@ -24186,79 +24200,72 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00266090">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00266090">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="538B6F6B" w14:textId="66BC5AC3" w:rsidR="00136923" w:rsidRDefault="00136923" w:rsidP="00A84D1B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="538B6F6B" w14:textId="551314A1" w:rsidR="00136923" w:rsidRDefault="00136923" w:rsidP="00A84D1B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Last revised: 0</w:t>
     </w:r>
-    <w:r w:rsidR="00763078">
+    <w:r w:rsidR="008463CF">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>6/</w:t>
-[...6 lines deleted...]
-      <w:t>11</w:t>
+      <w:t>8/18</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="273E41C7" w14:textId="7EA1D4B0" w:rsidR="00136923" w:rsidRPr="00266090" w:rsidRDefault="00136923" w:rsidP="00F869AD">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F869AD">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Sources: Adapted from </w:t>
     </w:r>
     <w:r w:rsidRPr="00F869AD">
       <w:rPr>
@@ -24303,51 +24310,51 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00266090">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00266090">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D5CBCC5" w14:textId="0B1EAAF5" w:rsidR="00FD6FF6" w:rsidRDefault="00FD6FF6" w:rsidP="00A84D1B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Last revised: 0</w:t>
     </w:r>
     <w:r w:rsidR="00EF66B2">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00763078">
       <w:rPr>
         <w:sz w:val="18"/>
@@ -24518,51 +24525,51 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00266090">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00266090">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E904EA3" w14:textId="77E1B7E6" w:rsidR="00BC6294" w:rsidRDefault="00BC6294" w:rsidP="00A84D1B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Last revised: 0</w:t>
     </w:r>
     <w:r w:rsidR="00763078">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6/</w:t>
     </w:r>
     <w:r w:rsidR="00B6085E">
       <w:rPr>
         <w:sz w:val="18"/>
@@ -24649,51 +24656,51 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00266090">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00266090">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07BF1463" w14:textId="01E2367C" w:rsidR="00620BA0" w:rsidRDefault="00620BA0" w:rsidP="00A84D1B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Last revised: 0</w:t>
     </w:r>
     <w:r w:rsidR="00CB2B92">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>7/03</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
@@ -24841,70 +24848,70 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00266090">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00266090">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A8EA37F" w14:textId="77777777" w:rsidR="004B056B" w:rsidRDefault="004B056B" w:rsidP="00F209A0">
+    <w:p w14:paraId="3695808C" w14:textId="77777777" w:rsidR="003F640E" w:rsidRDefault="003F640E" w:rsidP="00F209A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60CAE251" w14:textId="77777777" w:rsidR="004B056B" w:rsidRDefault="004B056B" w:rsidP="00F209A0">
+    <w:p w14:paraId="351BFC19" w14:textId="77777777" w:rsidR="003F640E" w:rsidRDefault="003F640E" w:rsidP="00F209A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C6DB440" w14:textId="233D2145" w:rsidR="00722A0C" w:rsidRDefault="00722A0C" w:rsidP="00615135">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7166"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37E95993" wp14:editId="0E1E387E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-194945</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1144905" cy="347980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
@@ -25094,51 +25101,51 @@
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>Transition Skills 7.1: Evaluates Personal Skills, Strengths, Values, and Beliefs to Inform Decisions</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00615135">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2025F8AE" w14:textId="77777777" w:rsidR="00620BA0" w:rsidRDefault="00620BA0" w:rsidP="00615135">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7166"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BC1E9EC" wp14:editId="09380437">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-194945</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1144905" cy="347980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
@@ -25293,51 +25300,51 @@
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:t>Transition Skills 7.6: Evaluates Plan</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7358D273" w14:textId="77777777" w:rsidR="00722A0C" w:rsidRDefault="00722A0C" w:rsidP="0043645D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="118745" distR="118745" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7EF271D8" wp14:editId="36066E85">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-942975</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>781050</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7829550" cy="269875"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="1561212444" name="Rectangle 200"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -25524,51 +25531,51 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="318E6BD5" w14:textId="77777777" w:rsidR="00722A0C" w:rsidRDefault="00722A0C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73F13A00" w14:textId="77777777" w:rsidR="001B7E3E" w:rsidRDefault="001B7E3E" w:rsidP="00615135">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7166"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="084B01DF" wp14:editId="409382D5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-194945</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1144905" cy="347980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
@@ -25786,51 +25793,51 @@
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>: Evaluates Personal Skills, Strengths, Values, and Beliefs to Inform Decisions</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="557B3D76" w14:textId="21829E31" w:rsidR="003A1008" w:rsidRDefault="003A1008">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="118745" distR="118745" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="73F1B4DA" wp14:editId="1AB3F8FF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-942975</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>781050</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7829550" cy="269875"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="1931768697" name="Rectangle 200"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -26012,51 +26019,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1352550" cy="412750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27A7B0E8" w14:textId="67864580" w:rsidR="00703321" w:rsidRDefault="00703321" w:rsidP="00615135">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7166"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="129E1B57" wp14:editId="568B88C9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-194945</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1144905" cy="347980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
@@ -26239,51 +26246,51 @@
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:t>-</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:t>Solving Skills to Evaluate and Eliminate Options</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4FBF740A" w14:textId="77777777" w:rsidR="00703321" w:rsidRDefault="00703321">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="118745" distR="118745" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C889716" wp14:editId="4F191A9B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-942975</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>781050</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7829550" cy="269875"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="1448472851" name="Rectangle 200"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -26465,51 +26472,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1352550" cy="412750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23B240C6" w14:textId="40075ECF" w:rsidR="00FD6FF6" w:rsidRDefault="00375C45" w:rsidP="00615135">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7166"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="118745" distR="118745" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="023BDF2D" wp14:editId="1328CCB5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-941705</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>782955</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7869555" cy="269875"/>
@@ -26664,51 +26671,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1144905" cy="347980"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38AF8883" w14:textId="77777777" w:rsidR="00574FAB" w:rsidRDefault="00574FAB" w:rsidP="00615135">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7166"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4114DCC3" wp14:editId="5865F024">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-194945</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1144905" cy="347980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
@@ -26905,51 +26912,51 @@
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:t xml:space="preserve">: </w:t>
                     </w:r>
                     <w:r w:rsidR="0018093D">
                       <w:rPr>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:t>Develops Plan</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03F1E3F1" w14:textId="77777777" w:rsidR="00BC6294" w:rsidRDefault="00BC6294" w:rsidP="00615135">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7166"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71C23E6F" wp14:editId="43E216C5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-194945</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1144905" cy="347980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
@@ -27104,51 +27111,51 @@
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:t>Transition Skills 7.5: Implements Plan</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C07EE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D794FFEA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -31812,64 +31819,66 @@
     <w:rsid w:val="00082710"/>
     <w:rsid w:val="00084F37"/>
     <w:rsid w:val="00090306"/>
     <w:rsid w:val="00091AC2"/>
     <w:rsid w:val="0009200B"/>
     <w:rsid w:val="000964E7"/>
     <w:rsid w:val="000A0929"/>
     <w:rsid w:val="000A0C3E"/>
     <w:rsid w:val="000A4F5F"/>
     <w:rsid w:val="000A68EF"/>
     <w:rsid w:val="000A7000"/>
     <w:rsid w:val="000B1121"/>
     <w:rsid w:val="000B4217"/>
     <w:rsid w:val="000B4BA4"/>
     <w:rsid w:val="000B5BBE"/>
     <w:rsid w:val="000B5E16"/>
     <w:rsid w:val="000B77FC"/>
     <w:rsid w:val="000C507E"/>
     <w:rsid w:val="000C5ADE"/>
     <w:rsid w:val="000C610B"/>
     <w:rsid w:val="000D695C"/>
     <w:rsid w:val="000D7961"/>
     <w:rsid w:val="000E1981"/>
     <w:rsid w:val="000E61F4"/>
     <w:rsid w:val="000F6C0A"/>
+    <w:rsid w:val="0010126F"/>
     <w:rsid w:val="001015AB"/>
     <w:rsid w:val="00101E54"/>
     <w:rsid w:val="00106831"/>
     <w:rsid w:val="00106A13"/>
     <w:rsid w:val="00106AB6"/>
     <w:rsid w:val="001119CB"/>
     <w:rsid w:val="001136F7"/>
     <w:rsid w:val="001153E2"/>
     <w:rsid w:val="00116CB5"/>
     <w:rsid w:val="00120CA8"/>
     <w:rsid w:val="00122948"/>
     <w:rsid w:val="001235D5"/>
     <w:rsid w:val="0012508F"/>
     <w:rsid w:val="0012651F"/>
+    <w:rsid w:val="00126791"/>
     <w:rsid w:val="0012688A"/>
     <w:rsid w:val="00130FC0"/>
     <w:rsid w:val="00131086"/>
     <w:rsid w:val="00133D17"/>
     <w:rsid w:val="00135735"/>
     <w:rsid w:val="00136923"/>
     <w:rsid w:val="001404E4"/>
     <w:rsid w:val="00141492"/>
     <w:rsid w:val="001418E6"/>
     <w:rsid w:val="001427C0"/>
     <w:rsid w:val="0014408F"/>
     <w:rsid w:val="001446A8"/>
     <w:rsid w:val="00146887"/>
     <w:rsid w:val="00146DA5"/>
     <w:rsid w:val="00147E1E"/>
     <w:rsid w:val="0015118F"/>
     <w:rsid w:val="0015361B"/>
     <w:rsid w:val="001539E0"/>
     <w:rsid w:val="00155729"/>
     <w:rsid w:val="001576F6"/>
     <w:rsid w:val="0016455C"/>
     <w:rsid w:val="0016562C"/>
     <w:rsid w:val="001676D1"/>
     <w:rsid w:val="0017063E"/>
     <w:rsid w:val="00171B9C"/>
@@ -31927,50 +31936,51 @@
     <w:rsid w:val="0020129A"/>
     <w:rsid w:val="00203387"/>
     <w:rsid w:val="002047FC"/>
     <w:rsid w:val="002104AA"/>
     <w:rsid w:val="002138A1"/>
     <w:rsid w:val="002140A0"/>
     <w:rsid w:val="00214620"/>
     <w:rsid w:val="00216BB3"/>
     <w:rsid w:val="00216CB3"/>
     <w:rsid w:val="00221158"/>
     <w:rsid w:val="00221A64"/>
     <w:rsid w:val="00222F26"/>
     <w:rsid w:val="002234DE"/>
     <w:rsid w:val="0022633A"/>
     <w:rsid w:val="00227696"/>
     <w:rsid w:val="0023102A"/>
     <w:rsid w:val="002317CF"/>
     <w:rsid w:val="00232997"/>
     <w:rsid w:val="00234065"/>
     <w:rsid w:val="00234E6B"/>
     <w:rsid w:val="002357C8"/>
     <w:rsid w:val="00235EFE"/>
     <w:rsid w:val="00236018"/>
     <w:rsid w:val="00237E57"/>
     <w:rsid w:val="00240272"/>
+    <w:rsid w:val="002421AB"/>
     <w:rsid w:val="00243471"/>
     <w:rsid w:val="002469E2"/>
     <w:rsid w:val="00253287"/>
     <w:rsid w:val="002556E5"/>
     <w:rsid w:val="002566DB"/>
     <w:rsid w:val="00261E37"/>
     <w:rsid w:val="00261EA5"/>
     <w:rsid w:val="00265CDA"/>
     <w:rsid w:val="00265F49"/>
     <w:rsid w:val="00266090"/>
     <w:rsid w:val="00266BF1"/>
     <w:rsid w:val="00266F10"/>
     <w:rsid w:val="00270185"/>
     <w:rsid w:val="00272B01"/>
     <w:rsid w:val="002734BE"/>
     <w:rsid w:val="002744DD"/>
     <w:rsid w:val="00274AB7"/>
     <w:rsid w:val="00275D14"/>
     <w:rsid w:val="0027737D"/>
     <w:rsid w:val="002774E8"/>
     <w:rsid w:val="0027764C"/>
     <w:rsid w:val="00280F3A"/>
     <w:rsid w:val="002817BC"/>
     <w:rsid w:val="00284D15"/>
     <w:rsid w:val="00291428"/>
@@ -32078,50 +32088,51 @@
     <w:rsid w:val="003A2D39"/>
     <w:rsid w:val="003A7E5E"/>
     <w:rsid w:val="003B1329"/>
     <w:rsid w:val="003B740E"/>
     <w:rsid w:val="003B7985"/>
     <w:rsid w:val="003C0FC8"/>
     <w:rsid w:val="003C1164"/>
     <w:rsid w:val="003C2E21"/>
     <w:rsid w:val="003D095C"/>
     <w:rsid w:val="003D0E53"/>
     <w:rsid w:val="003D29F2"/>
     <w:rsid w:val="003D3163"/>
     <w:rsid w:val="003D41FA"/>
     <w:rsid w:val="003D42FB"/>
     <w:rsid w:val="003D5694"/>
     <w:rsid w:val="003D6C3C"/>
     <w:rsid w:val="003E1C46"/>
     <w:rsid w:val="003E1C5C"/>
     <w:rsid w:val="003E2635"/>
     <w:rsid w:val="003E2699"/>
     <w:rsid w:val="003E37C1"/>
     <w:rsid w:val="003E5EC6"/>
     <w:rsid w:val="003F1E1D"/>
     <w:rsid w:val="003F3266"/>
     <w:rsid w:val="003F3435"/>
+    <w:rsid w:val="003F640E"/>
     <w:rsid w:val="003F7068"/>
     <w:rsid w:val="00400151"/>
     <w:rsid w:val="00400C49"/>
     <w:rsid w:val="0040134A"/>
     <w:rsid w:val="00403252"/>
     <w:rsid w:val="0040326C"/>
     <w:rsid w:val="0040343E"/>
     <w:rsid w:val="004132A4"/>
     <w:rsid w:val="00415C5A"/>
     <w:rsid w:val="00416267"/>
     <w:rsid w:val="00416FA0"/>
     <w:rsid w:val="004178F0"/>
     <w:rsid w:val="00417E17"/>
     <w:rsid w:val="00420E39"/>
     <w:rsid w:val="00420E7D"/>
     <w:rsid w:val="00422EA5"/>
     <w:rsid w:val="00423727"/>
     <w:rsid w:val="00426658"/>
     <w:rsid w:val="004266B5"/>
     <w:rsid w:val="004310E7"/>
     <w:rsid w:val="0043486B"/>
     <w:rsid w:val="0043559E"/>
     <w:rsid w:val="0043612D"/>
     <w:rsid w:val="0043645D"/>
     <w:rsid w:val="00437005"/>
@@ -32298,205 +32309,210 @@
     <w:rsid w:val="00671115"/>
     <w:rsid w:val="00672363"/>
     <w:rsid w:val="00672597"/>
     <w:rsid w:val="006726C0"/>
     <w:rsid w:val="00674F2A"/>
     <w:rsid w:val="0067519A"/>
     <w:rsid w:val="006766B9"/>
     <w:rsid w:val="006820A9"/>
     <w:rsid w:val="00683F78"/>
     <w:rsid w:val="00685CCE"/>
     <w:rsid w:val="00686ACA"/>
     <w:rsid w:val="00690481"/>
     <w:rsid w:val="00693AE2"/>
     <w:rsid w:val="00693E28"/>
     <w:rsid w:val="00696212"/>
     <w:rsid w:val="00696B13"/>
     <w:rsid w:val="006A2588"/>
     <w:rsid w:val="006A7150"/>
     <w:rsid w:val="006A7A22"/>
     <w:rsid w:val="006B0218"/>
     <w:rsid w:val="006B43EE"/>
     <w:rsid w:val="006B6D3F"/>
     <w:rsid w:val="006B787D"/>
     <w:rsid w:val="006B7A48"/>
     <w:rsid w:val="006C09B5"/>
+    <w:rsid w:val="006C1358"/>
     <w:rsid w:val="006C3376"/>
     <w:rsid w:val="006C382C"/>
     <w:rsid w:val="006C49FD"/>
     <w:rsid w:val="006C69F9"/>
     <w:rsid w:val="006C6A2D"/>
     <w:rsid w:val="006D3BA2"/>
     <w:rsid w:val="006D3D0A"/>
     <w:rsid w:val="006D57D5"/>
     <w:rsid w:val="006E07A9"/>
     <w:rsid w:val="006E6F21"/>
     <w:rsid w:val="006F3DF0"/>
     <w:rsid w:val="006F5A46"/>
     <w:rsid w:val="007018D2"/>
     <w:rsid w:val="00701C72"/>
     <w:rsid w:val="00703321"/>
     <w:rsid w:val="00703808"/>
     <w:rsid w:val="00703A3C"/>
     <w:rsid w:val="0070609F"/>
     <w:rsid w:val="007068AF"/>
     <w:rsid w:val="00713A40"/>
     <w:rsid w:val="00713FCF"/>
     <w:rsid w:val="007163A7"/>
     <w:rsid w:val="007215CE"/>
     <w:rsid w:val="00721A8C"/>
     <w:rsid w:val="00721E9D"/>
     <w:rsid w:val="00722A0C"/>
     <w:rsid w:val="007245EB"/>
     <w:rsid w:val="0072503F"/>
     <w:rsid w:val="00725B88"/>
     <w:rsid w:val="00726DF7"/>
+    <w:rsid w:val="007361F3"/>
     <w:rsid w:val="00737DD8"/>
     <w:rsid w:val="007409C8"/>
     <w:rsid w:val="0074279E"/>
     <w:rsid w:val="007517D4"/>
     <w:rsid w:val="00751A43"/>
     <w:rsid w:val="00752364"/>
     <w:rsid w:val="0075305B"/>
     <w:rsid w:val="0075392B"/>
     <w:rsid w:val="00753AA2"/>
     <w:rsid w:val="007542C8"/>
     <w:rsid w:val="007545C4"/>
     <w:rsid w:val="00755AC0"/>
     <w:rsid w:val="007568AF"/>
     <w:rsid w:val="007578AD"/>
     <w:rsid w:val="007605F4"/>
     <w:rsid w:val="00761E4E"/>
     <w:rsid w:val="00762B9A"/>
     <w:rsid w:val="00763078"/>
     <w:rsid w:val="007645FD"/>
     <w:rsid w:val="00765A49"/>
     <w:rsid w:val="00767AC7"/>
     <w:rsid w:val="0077426A"/>
     <w:rsid w:val="007762CC"/>
     <w:rsid w:val="00780D2B"/>
     <w:rsid w:val="007856D6"/>
     <w:rsid w:val="00793A3C"/>
     <w:rsid w:val="007A0FE2"/>
     <w:rsid w:val="007A3951"/>
     <w:rsid w:val="007A399E"/>
     <w:rsid w:val="007A5E29"/>
     <w:rsid w:val="007A5F2B"/>
     <w:rsid w:val="007A6926"/>
     <w:rsid w:val="007B0120"/>
     <w:rsid w:val="007B11B3"/>
+    <w:rsid w:val="007B11D7"/>
     <w:rsid w:val="007B16AA"/>
     <w:rsid w:val="007B1B2D"/>
     <w:rsid w:val="007B29D8"/>
     <w:rsid w:val="007B35F6"/>
     <w:rsid w:val="007B3E9B"/>
     <w:rsid w:val="007C2D7E"/>
     <w:rsid w:val="007C5121"/>
     <w:rsid w:val="007C7B1C"/>
     <w:rsid w:val="007D15D0"/>
     <w:rsid w:val="007D5E69"/>
     <w:rsid w:val="007D67B9"/>
     <w:rsid w:val="007E3954"/>
     <w:rsid w:val="007E574D"/>
     <w:rsid w:val="007E590B"/>
     <w:rsid w:val="007E6308"/>
     <w:rsid w:val="007F7182"/>
     <w:rsid w:val="007F74DE"/>
     <w:rsid w:val="008009BE"/>
     <w:rsid w:val="00804E48"/>
     <w:rsid w:val="008058D0"/>
     <w:rsid w:val="00810B8C"/>
     <w:rsid w:val="00814713"/>
     <w:rsid w:val="00815A44"/>
     <w:rsid w:val="008179E0"/>
     <w:rsid w:val="00817E97"/>
     <w:rsid w:val="00822C52"/>
     <w:rsid w:val="0082424B"/>
     <w:rsid w:val="00824999"/>
     <w:rsid w:val="00824B17"/>
     <w:rsid w:val="0083069F"/>
     <w:rsid w:val="008313EA"/>
     <w:rsid w:val="0083435F"/>
     <w:rsid w:val="00836E39"/>
     <w:rsid w:val="008370F4"/>
     <w:rsid w:val="00840165"/>
     <w:rsid w:val="00841817"/>
     <w:rsid w:val="0084297E"/>
     <w:rsid w:val="008433B4"/>
     <w:rsid w:val="008448E0"/>
     <w:rsid w:val="00845AE3"/>
     <w:rsid w:val="00845EEB"/>
+    <w:rsid w:val="008463CF"/>
     <w:rsid w:val="0085012F"/>
     <w:rsid w:val="00852817"/>
     <w:rsid w:val="00852DF2"/>
     <w:rsid w:val="00853846"/>
     <w:rsid w:val="00854FA4"/>
     <w:rsid w:val="00855550"/>
     <w:rsid w:val="00856241"/>
     <w:rsid w:val="0086065B"/>
     <w:rsid w:val="008664CC"/>
     <w:rsid w:val="008708E4"/>
     <w:rsid w:val="00871735"/>
     <w:rsid w:val="00873FDE"/>
     <w:rsid w:val="0087691B"/>
     <w:rsid w:val="0087757C"/>
     <w:rsid w:val="00880428"/>
     <w:rsid w:val="00880A54"/>
     <w:rsid w:val="00883897"/>
     <w:rsid w:val="008858A3"/>
     <w:rsid w:val="008873A1"/>
     <w:rsid w:val="0089196E"/>
     <w:rsid w:val="00892060"/>
     <w:rsid w:val="00892C66"/>
     <w:rsid w:val="00892EB9"/>
     <w:rsid w:val="00894858"/>
     <w:rsid w:val="00895A4C"/>
     <w:rsid w:val="0089603A"/>
     <w:rsid w:val="00896745"/>
     <w:rsid w:val="008A5AC1"/>
     <w:rsid w:val="008A5B24"/>
     <w:rsid w:val="008A6278"/>
     <w:rsid w:val="008B0BF6"/>
     <w:rsid w:val="008B257F"/>
     <w:rsid w:val="008B2A7D"/>
     <w:rsid w:val="008B4B26"/>
     <w:rsid w:val="008B4C28"/>
     <w:rsid w:val="008B7571"/>
     <w:rsid w:val="008B7C65"/>
     <w:rsid w:val="008C02EA"/>
     <w:rsid w:val="008C3536"/>
     <w:rsid w:val="008C56AD"/>
     <w:rsid w:val="008C6A52"/>
     <w:rsid w:val="008D0232"/>
     <w:rsid w:val="008D0679"/>
     <w:rsid w:val="008D59EF"/>
     <w:rsid w:val="008D60FF"/>
     <w:rsid w:val="008D6EB6"/>
     <w:rsid w:val="008D7DA8"/>
     <w:rsid w:val="008D7F3A"/>
     <w:rsid w:val="008E17DE"/>
     <w:rsid w:val="008E1F35"/>
+    <w:rsid w:val="008E27D6"/>
     <w:rsid w:val="008E2A0B"/>
     <w:rsid w:val="008E3633"/>
     <w:rsid w:val="008E3D36"/>
     <w:rsid w:val="008E4683"/>
     <w:rsid w:val="008E477E"/>
     <w:rsid w:val="008E4E8D"/>
     <w:rsid w:val="008E6579"/>
     <w:rsid w:val="008E71DA"/>
     <w:rsid w:val="008F1A1C"/>
     <w:rsid w:val="008F3F3E"/>
     <w:rsid w:val="008F405B"/>
     <w:rsid w:val="008F465A"/>
     <w:rsid w:val="008F6873"/>
     <w:rsid w:val="008F6CD4"/>
     <w:rsid w:val="00900B66"/>
     <w:rsid w:val="009038F1"/>
     <w:rsid w:val="00906FB1"/>
     <w:rsid w:val="009106EE"/>
     <w:rsid w:val="009128B2"/>
     <w:rsid w:val="00914145"/>
     <w:rsid w:val="00915B9F"/>
     <w:rsid w:val="009163AD"/>
     <w:rsid w:val="00916A70"/>
     <w:rsid w:val="00916AE4"/>
     <w:rsid w:val="00917EA8"/>
@@ -32739,50 +32755,51 @@
     <w:rsid w:val="00BE427C"/>
     <w:rsid w:val="00BE453E"/>
     <w:rsid w:val="00BE4565"/>
     <w:rsid w:val="00BE6FC7"/>
     <w:rsid w:val="00BF05A7"/>
     <w:rsid w:val="00BF4972"/>
     <w:rsid w:val="00BF5B36"/>
     <w:rsid w:val="00BF613A"/>
     <w:rsid w:val="00BF655A"/>
     <w:rsid w:val="00C005DA"/>
     <w:rsid w:val="00C03620"/>
     <w:rsid w:val="00C03937"/>
     <w:rsid w:val="00C044F5"/>
     <w:rsid w:val="00C04BA2"/>
     <w:rsid w:val="00C067E3"/>
     <w:rsid w:val="00C10769"/>
     <w:rsid w:val="00C10BAB"/>
     <w:rsid w:val="00C124E6"/>
     <w:rsid w:val="00C12CE1"/>
     <w:rsid w:val="00C14E64"/>
     <w:rsid w:val="00C1505A"/>
     <w:rsid w:val="00C15FB6"/>
     <w:rsid w:val="00C21168"/>
     <w:rsid w:val="00C214A9"/>
     <w:rsid w:val="00C223DB"/>
+    <w:rsid w:val="00C229D3"/>
     <w:rsid w:val="00C22C4A"/>
     <w:rsid w:val="00C251ED"/>
     <w:rsid w:val="00C25FF2"/>
     <w:rsid w:val="00C3314E"/>
     <w:rsid w:val="00C33BA8"/>
     <w:rsid w:val="00C35ED9"/>
     <w:rsid w:val="00C44214"/>
     <w:rsid w:val="00C45426"/>
     <w:rsid w:val="00C51A76"/>
     <w:rsid w:val="00C52797"/>
     <w:rsid w:val="00C55512"/>
     <w:rsid w:val="00C575AB"/>
     <w:rsid w:val="00C57A20"/>
     <w:rsid w:val="00C60B22"/>
     <w:rsid w:val="00C625FD"/>
     <w:rsid w:val="00C6300D"/>
     <w:rsid w:val="00C70A4A"/>
     <w:rsid w:val="00C71D28"/>
     <w:rsid w:val="00C7484D"/>
     <w:rsid w:val="00C77A6D"/>
     <w:rsid w:val="00C8038E"/>
     <w:rsid w:val="00C8235C"/>
     <w:rsid w:val="00C83712"/>
     <w:rsid w:val="00C848C5"/>
     <w:rsid w:val="00C84F66"/>
@@ -33026,50 +33043,51 @@
     <w:rsid w:val="00F757FF"/>
     <w:rsid w:val="00F76C43"/>
     <w:rsid w:val="00F81D2C"/>
     <w:rsid w:val="00F82D05"/>
     <w:rsid w:val="00F83C4A"/>
     <w:rsid w:val="00F85C36"/>
     <w:rsid w:val="00F869AD"/>
     <w:rsid w:val="00F86A75"/>
     <w:rsid w:val="00F906FB"/>
     <w:rsid w:val="00F94658"/>
     <w:rsid w:val="00F95B8D"/>
     <w:rsid w:val="00F96421"/>
     <w:rsid w:val="00F96953"/>
     <w:rsid w:val="00FA0292"/>
     <w:rsid w:val="00FA246C"/>
     <w:rsid w:val="00FA5DB1"/>
     <w:rsid w:val="00FA76E8"/>
     <w:rsid w:val="00FB0FF2"/>
     <w:rsid w:val="00FB241D"/>
     <w:rsid w:val="00FB490D"/>
     <w:rsid w:val="00FB5890"/>
     <w:rsid w:val="00FB7074"/>
     <w:rsid w:val="00FC244E"/>
     <w:rsid w:val="00FC30EF"/>
     <w:rsid w:val="00FC41EA"/>
+    <w:rsid w:val="00FD2C71"/>
     <w:rsid w:val="00FD2DFF"/>
     <w:rsid w:val="00FD34DF"/>
     <w:rsid w:val="00FD6FF6"/>
     <w:rsid w:val="00FD78CA"/>
     <w:rsid w:val="00FE2C91"/>
     <w:rsid w:val="00FE4618"/>
     <w:rsid w:val="00FE6383"/>
     <w:rsid w:val="00FF1745"/>
     <w:rsid w:val="00FF79CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -34552,75 +34570,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFA715FA-2971-40DD-8679-52F2849A1EA1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>31</Pages>
-  <Words>5036</Words>
-  <Characters>28710</Characters>
+  <Words>5063</Words>
+  <Characters>28865</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>239</Lines>
+  <Lines>240</Lines>
   <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Transition Skills 7.1: Evaluates Personal Skills, Strengths, Values, and Beliefs to Inform Decisions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33679</CharactersWithSpaces>
+  <CharactersWithSpaces>33861</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Transition Skills 7.1: Evaluates Personal Skills, Strengths, Values, and Beliefs to Inform Decisions</dc:title>
   <dc:subject/>
   <dc:creator>Julie DiStefano</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>75f1223d-24e7-4382-a6e2-75a48177ed14</vt:lpwstr>