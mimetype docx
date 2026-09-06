--- v0 (2026-05-03)
+++ v1 (2026-09-06)
@@ -1,6688 +1,7064 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2F2B38D4" w14:textId="6B10BDC5" w:rsidR="008C0326" w:rsidRPr="00890CA1" w:rsidRDefault="003A62C4" w:rsidP="00890CA1">
+    <w:p w14:paraId="4B8F6583" w14:textId="3CF67116" w:rsidR="00166B92" w:rsidRDefault="00F34393" w:rsidP="00166B92">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="0"/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_DIRECTIONS:_This_Peer"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.physp9wexd3l" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="1" w:name="_top"/>
+      <w:bookmarkStart w:id="2" w:name="_Directions:_This_Peer"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="001C12A3">
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00E55E36">
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:b w:val="0"/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>irections</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>DIRECTIONS:</w:t>
+        <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00890CA1">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0033360B" w:rsidRPr="00890CA1">
+      <w:r w:rsidRPr="00E55E36">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="0"/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> is designed to be used according to the procedure outlined in “</w:t>
+        <w:t>This Peer Observation Form is designed to be used according to the procedure outlined in “</w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
-        <w:r w:rsidR="0033360B" w:rsidRPr="00890CA1">
+        <w:r w:rsidRPr="00504E57">
           <w:rPr>
-            <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+            <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
             <w:b w:val="0"/>
-            <w:bCs/>
-            <w:color w:val="1155CC"/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="0070C0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Best Practices for Classroom Observation: A Guide for the Observer</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0033360B" w:rsidRPr="00890CA1">
+      <w:r w:rsidRPr="00E55E36">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="0"/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.” </w:t>
       </w:r>
-      <w:r w:rsidR="007F05EA">
+    </w:p>
+    <w:p w14:paraId="32BB3839" w14:textId="31D7D061" w:rsidR="00E62738" w:rsidRPr="00166B92" w:rsidRDefault="00F34393" w:rsidP="00166B92">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="0"/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidR="0033360B" w:rsidRPr="00890CA1">
+      </w:pPr>
+      <w:r w:rsidRPr="00E55E36">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="0"/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Select </w:t>
+        <w:t>Select three or four (3</w:t>
       </w:r>
-      <w:r w:rsidR="009469DD">
+      <w:r w:rsidR="00DB6CB9">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="0"/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>three or four (3 – 4)</w:t>
+        <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="0033360B" w:rsidRPr="00890CA1">
+      <w:r w:rsidRPr="00E55E36">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="0"/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> focal areas</w:t>
+        <w:t>4) focal areas from below (</w:t>
       </w:r>
-      <w:r w:rsidR="008C0326" w:rsidRPr="00890CA1">
-[...10 lines deleted...]
-        <w:r w:rsidR="008C0326" w:rsidRPr="00890CA1">
+      <w:hyperlink w:anchor="_heading=h.g8vvi4v6xooa">
+        <w:r w:rsidRPr="00CB2E2D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+            <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
             <w:b w:val="0"/>
-            <w:bCs/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>General</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008C0326" w:rsidRPr="00890CA1">
+      <w:r w:rsidRPr="00CB2E2D">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="0"/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Possible_Focal_Areas:_1" w:history="1">
-        <w:r w:rsidR="008C0326" w:rsidRPr="00890CA1">
+      <w:hyperlink w:anchor="_heading=h.u9covvy0jot5">
+        <w:r w:rsidRPr="00CB2E2D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+            <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
             <w:b w:val="0"/>
-            <w:bCs/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ELA-Specific</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008C0326" w:rsidRPr="00890CA1">
+      <w:r w:rsidRPr="00CB2E2D">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="0"/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_heading=h.2gxg0vainmnr">
+        <w:r w:rsidRPr="00CB2E2D">
+          <w:rPr>
+            <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Math-Specific</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CB2E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_heading=h.lrce3i8aq0rm">
+        <w:r w:rsidRPr="00CB2E2D">
+          <w:rPr>
+            <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ESL-Specific</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CB2E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_heading=h.xgp5p5iny602">
+        <w:r w:rsidRPr="00CB2E2D">
+          <w:rPr>
+            <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Family Literacy-Specific</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CB2E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_heading=h.x2au1hqxakq8">
+        <w:r w:rsidRPr="00CB2E2D">
+          <w:rPr>
+            <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Trauma-Informed Practices</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CB2E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Possible_Focal_Areas:" w:history="1">
+        <w:r w:rsidRPr="00CB2E2D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="0070C0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Digital Literacy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CB2E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Possible_Focal_Areas:_1" w:history="1">
+        <w:r w:rsidRPr="00CB2E2D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="0070C0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Transferable Skills</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CB2E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Possible_Focal_Areas:_2" w:history="1">
-        <w:r w:rsidR="008C0326" w:rsidRPr="00890CA1">
+        <w:r w:rsidRPr="00CB2E2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+            <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
             <w:b w:val="0"/>
-            <w:bCs/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="0070C0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>Math-Specific</w:t>
+          <w:t xml:space="preserve">Hyflex </w:t>
+        </w:r>
+        <w:r w:rsidR="00FC1639">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="0070C0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>and</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CB2E2D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="0070C0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Remote Instruction</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008C0326" w:rsidRPr="00890CA1">
+      <w:r w:rsidRPr="00CB2E2D">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="0"/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, or  </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Possible_Focal_Areas:_3" w:history="1">
-        <w:r w:rsidR="008C0326" w:rsidRPr="00890CA1">
+        <w:r w:rsidRPr="00CB2E2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+            <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
             <w:b w:val="0"/>
-            <w:bCs/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="0070C0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>ESL-Specific</w:t>
+          <w:t>Classroom Aide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008C0326" w:rsidRPr="00890CA1">
+      <w:r w:rsidRPr="00E55E36">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="0"/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">or create your own and add them to the chart.  </w:t>
+        <w:t>) or create your own and add them to the chart.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a2"/>
+        <w:tblStyle w:val="a"/>
         <w:tblW w:w="14395" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3415"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="5940"/>
+        <w:gridCol w:w="3505"/>
+        <w:gridCol w:w="1372"/>
+        <w:gridCol w:w="1373"/>
+        <w:gridCol w:w="1372"/>
+        <w:gridCol w:w="1373"/>
+        <w:gridCol w:w="5400"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0033360B" w:rsidRPr="006E58C8" w14:paraId="48EB4ABC" w14:textId="77777777" w:rsidTr="001C12A3">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB3844" w14:textId="77777777" w:rsidTr="00C37399">
         <w:trPr>
-          <w:trHeight w:val="1178"/>
+          <w:trHeight w:val="1538"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3415" w:type="dxa"/>
+            <w:tcW w:w="3505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09F3931E" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="003A62C4" w:rsidRDefault="00000000" w:rsidP="00D4797F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB383A" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="000902DF" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
-                <w:iCs/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A62C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+            <w:r w:rsidRPr="000902DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
-                <w:iCs/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Focal Areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1372" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="605F8DC2" w14:textId="580C01D5" w:rsidR="000E3488" w:rsidRPr="003A62C4" w:rsidRDefault="00000000" w:rsidP="008C0326">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB383B" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="000902DF" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
-                <w:iCs/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000902DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
-                <w:iCs/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clearly</w:t>
             </w:r>
-            <w:r w:rsidR="008C0326">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+            <w:r w:rsidRPr="000902DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
-                <w:iCs/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Evident</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CCE3D98" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="003A62C4" w:rsidRDefault="00000000" w:rsidP="008C0326">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB383C" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="000902DF" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
-                <w:iCs/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000902DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
-                <w:iCs/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mostly Evident</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1372" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1DBC33" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="003A62C4" w:rsidRDefault="00000000" w:rsidP="008C0326">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB383D" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="000902DF" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
-                <w:iCs/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000902DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
-                <w:iCs/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Somewhat Evident</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52C9AB0C" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="003A62C4" w:rsidRDefault="00000000" w:rsidP="008C0326">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB383E" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="000902DF" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
-                <w:iCs/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000902DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
-                <w:iCs/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Not Evident</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB3BFE2" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="003A62C4" w:rsidRDefault="00000000" w:rsidP="008C0326">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB383F" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
-                <w:iCs/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A62C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
-                <w:iCs/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Evidence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13D4F062" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="0033360B" w:rsidRDefault="00000000" w:rsidP="008C0326">
+          <w:p w14:paraId="32BB3840" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="000902DF" w:rsidRDefault="00F34393" w:rsidP="00335968">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
-                <w:i/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0033360B">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="000902DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>What activities are offered?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B16AAAD" w14:textId="441E2FDC" w:rsidR="000E3488" w:rsidRPr="0033360B" w:rsidRDefault="00000000" w:rsidP="008C0326">
+          <w:p w14:paraId="32BB3841" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="000902DF" w:rsidRDefault="00F34393" w:rsidP="00335968">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
-                <w:i/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0033360B">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="000902DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>What do the instructor</w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="5F9EAF33" w14:textId="3CC922F7" w:rsidR="000E3488" w:rsidRPr="0033360B" w:rsidRDefault="00000000" w:rsidP="008C0326">
+              <w:t>What do the instructor and learner say?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3842" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="000902DF" w:rsidRDefault="00F34393" w:rsidP="00335968">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
-                <w:i/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0033360B">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="000902DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>What do the instructor</w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="65B41735" w14:textId="07D3CA6A" w:rsidR="000E3488" w:rsidRPr="0033360B" w:rsidRDefault="00000000" w:rsidP="008C0326">
+              <w:t>What do the instructor and learner do?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3843" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00335968">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0033360B">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="000902DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>What do the instructor</w:t>
-[...15 lines deleted...]
-              <w:t>learner read or write?</w:t>
+              <w:t>What do the instructor and learner read or write?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E3488" w:rsidRPr="006E58C8" w14:paraId="5023568C" w14:textId="77777777" w:rsidTr="001C12A3">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB384C" w14:textId="77777777" w:rsidTr="00C37399">
         <w:trPr>
-          <w:trHeight w:val="1520"/>
+          <w:trHeight w:val="1475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3415" w:type="dxa"/>
+            <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="059ED927" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3845" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">1.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39FD7241" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3846" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B14ED39" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3847" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CDD73BA" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3848" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56ADA679" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3849" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED84C31" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB384A" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AEFE4A5" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB384B" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E3488" w:rsidRPr="006E58C8" w14:paraId="23C89332" w14:textId="77777777" w:rsidTr="001C12A3">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB3854" w14:textId="77777777" w:rsidTr="00C37399">
         <w:trPr>
-          <w:trHeight w:val="1376"/>
+          <w:trHeight w:val="1475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3415" w:type="dxa"/>
+            <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76BC1312" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB384D" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">2.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28348E0E" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB384E" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="033A73F3" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB384F" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="747EE1FA" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3850" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42B03693" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3851" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2A6E74" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3852" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDC5C2A" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3853" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E3488" w:rsidRPr="006E58C8" w14:paraId="4C753F7C" w14:textId="77777777" w:rsidTr="001C12A3">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB385C" w14:textId="77777777" w:rsidTr="00C37399">
         <w:trPr>
-          <w:trHeight w:val="1313"/>
+          <w:trHeight w:val="1475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3415" w:type="dxa"/>
+            <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60C3BA22" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3855" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">3.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FC88371" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3856" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A675EC4" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3857" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AAB6171" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3858" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC5F688" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3859" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="648F8803" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB385A" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7161B54D" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB385B" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E3488" w:rsidRPr="006E58C8" w14:paraId="5AC99B3F" w14:textId="77777777" w:rsidTr="001C12A3">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB3868" w14:textId="77777777" w:rsidTr="00C37399">
         <w:trPr>
-          <w:trHeight w:val="1430"/>
+          <w:trHeight w:val="1475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3415" w:type="dxa"/>
+            <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49116345" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB385D" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">4.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1A2522" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB385E" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="750F65BC" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB385F" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABEDC13" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3860" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="370DABA1" w14:textId="77777777" w:rsidR="000E3488" w:rsidRPr="006E58C8" w:rsidRDefault="000E3488">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3861" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76D36146" w14:textId="348761F4" w:rsidR="000E3488" w:rsidRDefault="000E3488">
-[...40 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3867" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2527AAEF" w14:textId="5BE1F730" w:rsidR="003A62C4" w:rsidRDefault="003A62C4" w:rsidP="0033360B">
+    <w:p w14:paraId="32BB3869" w14:textId="3680C7E7" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:b/>
-          <w:iCs/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40F08F4C" w14:textId="76AC03F7" w:rsidR="0033360B" w:rsidRPr="00D4797F" w:rsidRDefault="00890CA1" w:rsidP="008C0326">
+    <w:p w14:paraId="32BB386A" w14:textId="3A1D3435" w:rsidR="00E62738" w:rsidRDefault="00BB1714" w:rsidP="00B6160F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:color w:val="2E6EB7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Possible_Focal_Areas:"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.g8vvi4v6xooa" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251632640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="216BA18D" wp14:editId="5993E7FF">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>8814122</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-254643</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="361315" cy="361315"/>
+            <wp:effectExtent l="0" t="0" r="635" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1507773047" name="Shape 19" descr="House with solid fill">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1507773047" name="Shape 19" descr="House with solid fill">
+                      <a:hlinkClick r:id="rId10"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11">
+                      <a:alphaModFix/>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="361315" cy="361315"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="130FAD87" wp14:editId="06DD83B4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251633664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D68AD99" wp14:editId="1A380A2A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>8495414</wp:posOffset>
+                  <wp:posOffset>8835387</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-244549</wp:posOffset>
+                  <wp:posOffset>117497</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="637953" cy="552893"/>
-                <wp:effectExtent l="0" t="0" r="10160" b="0"/>
+                <wp:extent cx="616688" cy="180753"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="10160"/>
                 <wp:wrapNone/>
-                <wp:docPr id="76815432" name="Group 3">
-[...6 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="283136265" name="Rectangle 777273317"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...2 lines deleted...]
-                      <wpg:grpSpPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="637953" cy="552893"/>
-[...1 lines deleted...]
-                          <a:chExt cx="637953" cy="552893"/>
+                          <a:ext cx="616688" cy="180753"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...43 lines deleted...]
-                          </a:prstGeom>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
                           <a:noFill/>
-                          <a:ln>
-[...7 lines deleted...]
-                                <w:pStyle w:val="Caption"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2F043FB5" w14:textId="77777777" w:rsidR="00863B0C" w:rsidRPr="003C5243" w:rsidRDefault="00863B0C" w:rsidP="00863B0C">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:color w:val="0070C0"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                              <w:r w:rsidRPr="003C5243">
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-[...13 lines deleted...]
-                                  <w:color w:val="2E6EB7"/>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                                  <w:color w:val="0070C0"/>
+                                  <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>HOME</w:t>
                               </w:r>
-                            </w:p>
-[...9 lines deleted...]
-                    </wpg:wgp>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="32BB3969" w14:textId="14FC52E1" w:rsidR="00E62738" w:rsidRDefault="00E62738">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="130FAD87" id="Group 3" o:spid="_x0000_s1026" alt="&quot;&quot;" href="#_DIRECTIONS:_This_Peer" style="position:absolute;left:0;text-align:left;margin-left:668.95pt;margin-top:-19.25pt;width:50.25pt;height:43.55pt;z-index:251661312" coordsize="6379,5528" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQAtBWLBcgMAAKsIAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu&#10;4zYQfS+w/0DwfSNLji8R4iy8SZMuEOwaTYp9pinKIiKRLEnFSr++h5RkN8m23UvRhyjD2/DM4ZkZ&#10;n7/rmpo8CuukViuankwoEYrrQqrdiv52f/12SYnzTBWs1kqs6JNw9N3Fm5/O9yYXma50XQhL4ES5&#10;fG9WtPLe5EnieCUa5k60EQqLpbYN8xjaXVJYtof3pk6yyWSe7LUtjNVcOIfZq36RXkT/ZSm4/1SW&#10;TnhSryiw+fi18bsN3+TinOU7y0wl+QCDfQeKhkmFSw+urphnpLXylatGcqudLv0J102iy1JyEWNA&#10;NOnkRTQ3VrcmxrLL9ztzoAnUvuDpu93yj4831tyZjQUTe7MDF3EUYulK24T/QEm6SNnTgTLRecIx&#10;OZ8uzmZTSjiWZrNseTbtKeUVeH91ilc//+O5ZLw0eQbFSJ7jb4gf1qv4/10nOOVbK+jgpPkqHw2z&#10;D615i6cyzMutrKV/irLDowRQ6nEj+cb2A1C5sUQWK7qYp5NZdppRolgD0d8M+sJEIRyH/H7RrRNk&#10;L31FnK5lQUpZ11FAVS3Vw2Ut+cOAFLtfPPYXgu2FdKV52wjl+8ywogZorVwljaPE5gGa/VCk4YWS&#10;AD8iPoLvQ2GB6lvNHxxR+rJiaifWziCRkN7PTvbbo6NnPGxraa4RTpBOsP/zOESzFX0oWS82563w&#10;vAoXBh5/BdgQIssPCxHlEVgI3kHzX6vy6TydprNe5YPdXzCmiLHO3wjdkGCAZSCIr8keb92AZdwy&#10;cN9fH3EBTcg9FEA3koXRq2f/phy/q5gRgBDcHoWZzs5Os8XydIFYemneh0R+rzuS/q/qO8A6IAwl&#10;iPgOUAadhS1/80ZZms0RAUrOdJGlp0MVP5SkdD5fou2EkpQuJwuUpx94LJYrHdQMFyyvVfgeJqCw&#10;MINiNUINlu+2HXYHc6uLJ4RlNTSB7uMMv5YQyC1zfsMsGg0m0Tz9J3zKWu9XVA8WJZW2f3xpPuyH&#10;NrBKyR6FZUXd7y0Lla3+oKCa0OVGw47GdjRU21xq9MI0ookmDlhfj2ZpdfMZPXUdbsESUxx3ragf&#10;zUuPERbQk7lYr6PdF8hbdWdQVnslBbnfd5+ZNUNOeLzPRz3qkuUvUqPf29O7br0uZcybI4sDz8iR&#10;aMWOCOtZy/3rOO46/sa4+BMAAP//AwBQSwMECgAAAAAAAAAhAHZYGYjmFwAA5hcAABQAAABkcnMv&#10;bWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAGAAAABgAgGAAAApMe1vwAAAAFzUkdC&#10;AK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAADsOAAA7DgHMtqGDAAAXe0lEQVR4Xu3dwZkk&#10;x3HFcZggE3iXRpAJMkEm8C5AkAnygCbIhL2Iu0eaQBNkAk0QK1GvhQXwdnc6OzIqovL/+753kLCc&#10;qJjKjpzp7un8DgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAYCdvP378z7cf//xf+j8BADsYg/+f/+PT/42wCQDAJo6h/6fH8P8lH/9b/xkAcDff//ThH8ag&#10;//3wP/P248e/6J8CAO7iW8P/ETYBALiRc/h/+vDbYf+lsAkAwA08O/wfefvx01/1JQAA3cwO/0fG&#10;JjC+hr4cAKCDV4f/I2wCANDIGNhjcLuBPpO3Hz/+7/c//c+/6MsDACr6/qdPfxgD2w3yV3JsKH9j&#10;EwCAosaAXjH8H2ETAICCVg//R9gEAKCQc/h/+psb2Kvyj//+6V9VHgBwhSuG/yNsAgBwkTGArxr+&#10;j/zTD3/+N10OACDD2w+f/nj18H9kXIsuCwCw0tvPB7nUGP6PjGvS5QEAVqg4/B9hEwCARcaAdYO3&#10;UjhdDACCdRj+j7AJAECQz8/v7ROOmASAlxzD1Jzf2yPHby0cLAMAzzo/zvnbRzhWD5sAADzhLsP/&#10;kcqbgLvezOgyAOAx/F8/yKVa3ooeMemuNTO6DAC7u+vwf2RsAqNHtVuCu87M6DIA7Ozuw/+RapuA&#10;u8bM6DIA7GqX4f/IW6EjJt31ZUaXAWBHY/iPn4rdcLhzxsdZVNgE3LVlRpcBYDerzu/tkgqbgLuu&#10;zOgyAOzkPMhl3+H/yNWbgLumzOgyAOyiyvAfw9f9/6/IVaeLuWvJjC4DwA7O4X/94B3XMA5yGYPX&#10;/fcrcsUm4K4jM7oMAHdXafh/fpRjpU0g+4hJdw2Z0WUAuLMK5/eO/Hb4P4zNyf37K5J5xKSrnxld&#10;BoC7qnJ+75eG/0OV31BG3pJOF3O1M6PLAHBHY5BVGf7veY59t03A1c2MLgPA3dQZ/uMvbz/9QZf1&#10;TeffJ9T447TVp4u5mpnRZQC4kzH83QM+O2OQPzP8Hyr9hfLKTcDVy4wuA8BddB/+D7U+pmLNEZO+&#10;Vl50GQDuoMr5vefwf/1TN2v9JhB/sIyrkxldBoDujgd0ifN7o4b/58bwdbWyE70JuBqZ0WUA6GoM&#10;2ypHOI4BGT38H+64CbivnxldBoCOKg3/cR2rhv9DnY0u5ohJ97Uzo8sA0M05/Msc5PKn1cP/odIm&#10;8GrP7utmRpcBoJNdh//DqPmba7gkr24C7mtmRpcBoItqw1+XlW7U/s21XJK3F46YdF8vM7oMAB0w&#10;/H+t0Ntepw6WcV8rM7oMANWN4T+ecnAP5Oys/oiEZxw/gVf5w7enNwH3dTKjywBQWaXzezM/Lvm9&#10;qpwp8Owm4L5GZnQZAKo6PyGzxhGOFYf/Q6WDZd7zyaeD+99mRpcBoCKG/3O6bQLuf5cZXQaAas7h&#10;X/8gl2oqbQLf+r65/01mdBkAKmH4v2Z8/1w/V+Rrvzm5f58ZXQaAKsZPsDsM/9Hnyq9fZRMdGe9U&#10;0mX9ivu3mdFlAKig0vm9Y4DqssJ93ufK1xZ0uljZTcD9u8zoMgBcbQyIGsP/uSMcn+X6/NJPyBEq&#10;//2E+zeZ0WUAuFKd4f/aKV7fMvp0dUd23ATcf8+MLgPAVb42FDNz5fB/ZOVfGFfaBMYnmo5r8v8t&#10;Lz9/YwBco9bwX/eJns98Zs8um8Bx7y8/4EbfFgDZnhmKKzMG0crhf9SY+NTONYewP1QYvhWibweA&#10;TMeDr8pHGS8b/uPrvnJ4y7g2fakl2ATYAIBUrw7F2Kw7wjGqz9WbQJ17cU30bQCwWq3hv+4Ur7PP&#10;uDML2ATWRd8CACtFD8UX02b4PzJeuFWJJY4aJZ6Sy47aB7BKteGvywq3us9K71S6S9Q6gBV2Gv4Z&#10;L6qyCcRGbQOIVmn4r31v/c+ft5P23vpjo1n+URWu7h2jlgFEOn8iLvIHR0s/bO2aA2uO7+3SD6ur&#10;dKbAyqhdAFHOn4jvf4rXVcP/ETaB16NWAUS4eig+MobjDp+1zybwWtQmgFcx/K/LGNS6vHCjX1fz&#10;DlGLAF5R6Sfi1ad4VRv+j6zeBKr2/UrUHoBZDP862e03n1ej1gDMqDIUxzWMAaXLClflqMr3ZP0R&#10;k9c/zRcVtQXgWVWG4hhIq98X3+0n33HNuvxwld7i+2rUEoBnVBmKYxDxR1E+bALfjtoB8F4M/z7Z&#10;5XSx2agVAO9RZSiew5/PxHlP1m8CfQ+WURsAvqXO8K94hGP1cMSkiy4fwNdU+Yl45fAfX/fOh6OM&#10;751aXeKoUeVTX98dXTqALzkeKEV+Iq5/hGP1rN8Een0PddkAfqvYUGx3ilfVsAn8El0ygM8x/O+d&#10;8SK6vgVLHDVavI6iywXwUGwotj3CsXp4JxUbAPArlYYib19cn903AV0mgFrDf+VfseYe4Vg9x/d6&#10;7Udp/PDpj65uhegSgb1VGf7HYL71KV5VM77vKz9Mb3xooKt7dXR5wL7Op0Ou/4mY4X9tdtwEdGnA&#10;ns6nQzjFi5zZbRPQZQH7qfITMcO/Xsag1rcv3LgfruYVWbnugLJ2Gf5VDqzpmNWbQJX7svJpR6Cc&#10;Kg8+hn/97PKbGZsAtlBn+I+3HnKEY4esfWG+zhGTx3Use+sxcLkqPxEf17D8IBeGf2xWDscq70Ib&#10;YRPALVX5iThj+Lu65PXsswms+wt0IF2Vn4jP4b/yYwcY/quz/uM5yvyF9rLPoALS7DP873OEY/Ws&#10;/gn5WLNVPqPpgy4J6KfKT8TjAb1y+B81bniEY/XsccTkuA5dEtDHDsN/fN1uJ1DdKauH41GjygcT&#10;sgmgjzpPh3CE492zfhOocY/ZBNDCsVirPB3CKV6bJOE3gRJreryOpUsCain2EzGneG2W1cPxqFFm&#10;E1j1gw0wheFPKmSXd3qxCaCMSkNx/XvEOcKxevbZBMZHmbAJ4EK1hj9HOJIz53C8/xGTZ5/rPs8K&#10;+KIqw/8YzJziRX6XsS5WDsfxuVaubnZW9wn8DsOfdAibABBsDP9jwZU4v5dTvMi3wiYABKny2ekM&#10;f/JsxqDW7Q031ourmZ2xZlf2iY2dQ5EjHEnfrN4EqqwbNgGEqjT8Vy5uhv/9s8tvjmwCCFFlUY8N&#10;aPVb+xj+e2TtGwfqvGV4ZZ/YQJ3hP/64hyMcSVzGPdftD1fljRIjbAKYUuXpkIzh7+qS+2ebTWBh&#10;n7ihKk+HnMN/5Z/1M/x3z/qPD2ETQCNjoewx/DnCkZxZuQkMx2OqyOlia/tEc3WGP0c4kuzscsQk&#10;mwCMMfzdgskPp3iRazKGtJbKEjt8ZDoaqjP8V5/ixfAnX88um8DqPtFEoefCOcKRlMj6TaDK6WJs&#10;Als7FkGZ83t1SeEY/mQm400IWkJLHDXYBHCNYk+HMPxJyezyTjQ2gY1UGv4r35Ew+hwL29Ul5L1Z&#10;vwnUeP1t9W88KKDST8S7fB4L6Z9jSC/9HKrxV/eubnZWb3a4UJXhfywyTvEi7TLW7VhbWmbh2ASw&#10;DMOfkNezzyaw9jceJKo0/DnFi3TPPpsAR0y2N4b/cSMvfy6c4U/uljGotfzCjfXsamaHTaCx84VQ&#10;jnAkZFVWbwIV1jWbQEPn4qkx/FcuHoY/uTprf7P9+d1sbAJ4vzrDnyMcyR5Z+8aGOmcKrPyNBwHO&#10;4V/iJ4a/Lh3+RT62mpBHxprU8gzHJoBv2mn4u7qEXJ1dNoGVT3thQpXnws/hf/8/myfkS1n/8SY1&#10;NoGVT3vhCVWeCz+G89JTvAp9bDUhX83KTWAYjzVXNztsAhcbPxHvMPyPGhzhSJpllyMmOWz+ElWG&#10;/1joq4b/+LqFPraakKcyhrSW8hI7fKovjDH83Y24IBzhSMhXwiaAUPsMfw5yIffI+k3g/if74VDo&#10;hVBO8SLkiYx372iJL1FoNnzQJSHS8Y3l/F5CGmdsAqt+ax6qbAKrf+PZyjkUOcKRkDtk/SZQ5YhJ&#10;NoGXlRr+Sz/vhCMcyT45huMmR0yyCUw7hz+neBFyx4zH1cpP2KyzCXDY/NMqDf/1B7kw/Mme2WkT&#10;WPm0163sNfwr/CEbIddl9SYwvrarmx02gXdg+BOyZ1Z+zHKVx9v52gebgDW+MWOXdN+4zKwe/lU+&#10;uZSQatlnE+B0sV853wXDEY6E7J61v3lzxGQ5587MEY6EkDNr33VX55mG7TeBOsN/vEDDEY6EVMl4&#10;zOjhE45NoIBz+Jf4dWz58Hd1CSFfzy6bwMrXPkqqNfzv/2fphHTNLh+/ss0mUOWF0HHj1w5/jnAk&#10;JCIrN4GBTSBJlRdCVw//owZHOBISmrVHTB41SnwK78oXwC81ng6pMPzHQlo1/MfXrfLhdYTcLeMH&#10;Nz3UltjhgycvUWf4c4QjIZ2zzSaw8AXwVKMR1+AF4QhHQm6Q9ZtAjadwb7EJFNkAOMWLkBtlvINP&#10;D8ElKryJ4za/BYxXt12DGVn9NrKjBsOfkAsyNoFVv9UPV20C4+ny270OcMVf/a7cQcfCO74+RzgS&#10;cmGWbwLHIHZ1V2UM/5Wfh3Spc2iu/+u71TuoPlTq8r8iJIT8/IPeLY6YPDezdX2UcTS77GmT9cO/&#10;xucXEUJ+yXjcr/xcnYRN4MPK32TKWfH82lgE6w9yYfgTUjGNN4Fl71AsLfIbmjP8S/wtAyHkC1m9&#10;CYyv7erOZFzr7V7sfVbEYGX4E0I+z/jhUg/fcB1mViuvvDi8+hs5FhLDn5B+qboJjFm3xYu9z3r2&#10;bZXnq/9rD1Rg+BPSN3oYL3G+G/C51wTHjNvy+f73Or5J7/oz7Kxd1NUmhPSIHsbLPPnsxZ4v9j7r&#10;2CW/+vERmb9CufqEkB7Rw3ipb20C41mEMdP0z/EeX3qH0Dn883ZRdw2EkB7Rw3i5L20CY/jzYu+k&#10;84WWX55jyx7+w+c3kxDSK3oYpxnP8T9qj9m18oXoLZw768e/jGQP/+HzxUQI6RU9jFOd84p3+oS6&#10;YvgPblERQnpED+N0V80rBHOLihDSI3oYA3PcoiKE9IgexsAct6gIIT2ihzEwxy0qQkiP6GEMzHGL&#10;ihDSI3oYA3PcoiKE9IgexsAct6gIIT2ihzEwxy0qQkiP6GEMzHGLihDSI3oYA3PcoiKE9IgexsAc&#10;t6gIIT2ihzEwxy0qQkiP6GEMzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW&#10;6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05br&#10;KTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGL&#10;KjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTlusp&#10;MirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6yky&#10;KtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIq&#10;A8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq&#10;05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirT&#10;luspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW&#10;6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xx&#10;iyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05br&#10;KTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTlusp&#10;MirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6yky&#10;KgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoy&#10;KtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq&#10;05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirT&#10;luspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPM&#10;cYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW&#10;6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05br&#10;KTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTlusp&#10;MioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsq&#10;MirTluspMirTluspMirTluspMioDzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhe&#10;dBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAMxxi4rkRbehLdcTyYtuAzDHLSqSF92GtlxPJC+6DcAc&#10;t6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDMcYuK5EW3oS3XE8mLbgMwxy0qkhfdhrZcTyQv&#10;ug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTyotsAzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2&#10;XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAMxxi4rkRbehLdcTyYtuAzDHLSqS&#10;F92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDMcYuK5EW3oS3XE8mLbgMw&#10;xy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTyotsAzHGLiuRFt6Et1xPJ&#10;i24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAMxxi4rkRbeh&#10;LdcTyYtuAzDHLSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDMcYuK&#10;5EW3oS3XE8mLbgMwxy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTyotsA&#10;zHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE&#10;8qLbAMxxi4rkRbehLdcTyYtuAzDHLSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFt&#10;aMv1RPKi2wDMcYuK5EW3oS3XE8mLbgMwxy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yi&#10;InnRbWjL9UTyotsAzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2&#10;AHPcoiJ50W1oy/VE8qLbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAA/t933/0dqd+hara4l1UAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAA+bukOhAQAA&#10;oQEAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0iMCAwIDk2IDk2IiB4bWxu&#10;cz0iaHR0cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8vd3d3Lncz&#10;Lm9yZy8xOTk5L3hsaW5rIiBpZD0iSWNvbnNfSG91c2UiIG92ZXJmbG93PSJoaWRkZW4iPjxwYXRo&#10;IGQ9Ik03MiAzNC44IDcyIDE4IDY0IDE4IDY0IDI3LjIgNDggMTIgNDggMTIgNiA1MiAxMC41IDU1&#10;LjggNDggMjAuMiA0OCAyMC4yIDg1LjUgNTUuOCA5MCA1MloiIGZpbGw9IiMyRTZFQjciLz48cGF0&#10;aCBkPSJNMTggNTQuMyAxOCA4NCA0MiA4NCA0MiA1OSA1NCA1OSA1NCA4NCA3OCA4NCA3OCA1NC4z&#10;IDQ4IDI1LjggMTggNTQuM1pNMzYgNzEgMjQgNzEgMjQgNTkgMzYgNTkgMzYgNzFaTTYwIDU5IDcy&#10;IDU5IDcyIDcxIDYwIDcxIDYwIDU5WiIgZmlsbD0iIzJFNkVCNyIvPjwvc3ZnPlBLAwQUAAYACAAA&#10;ACEAi/ndoeUAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDrgNMQ0jgV&#10;Kg9VFYtSQHTpxkMSEY/T2G3D3+OuYHk1R/eeyWeDadkBe9dYknA9joAhlVY3VEl4f3sapcCcV6RV&#10;awkl/KCDWXF+lqtM2yO94mHtKxZKyGVKQu19l3HuyhqNcmPbIYXbl+2N8iH2Fde9OoZy0/KbKEq4&#10;UQ2FhVp1OK+x/F7vjYRkOfnUz82u3Imrl4+VftzMVw8LKS8vhvspMI+D/4PhpB/UoQhOW7sn7Vgb&#10;shC3d4GVMBLpBNgJiUUaA9tKiNMEeJHz/08UvwAAAP//AwBQSwMEFAAGAAgAAAAhABFfbkbuAAAA&#10;NAIAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJFNSwMxEIbvgv8hjGc3uyuIlGZ7aCvs&#10;RaWu5yUks0no5oMkFvvvjXjQQsWLeMwM87wPb5arNzuTA8ZkvGPQVDUQdMJL4xSDl+H++g5IytxJ&#10;PnuHDI6YYNVdXix3OPNcjpI2IZFCcYmBzjksKE1Co+Wp8gFd2Uw+Wp7LMyoauNhzhbSt61savzOg&#10;O2GSXjKIvbwBMhxDSf6d7afJCNx48WrR5TMR1NiSXYA8KswMLErDP4dtlQ4K6HmH9n8cmiq4Hx2a&#10;v3TQpdE4G7f/6uJq3PS77XroHx+eF+OgTRqfEONHJfTkr7t3AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAC0FYsFyAwAAqwgAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0ACgAAAAAAAAAhAHZYGYjmFwAA5hcAABQAAAAAAAAAAAAAAAAA4QUAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5nUEsBAi0ACgAAAAAAAAAhAA+bukOhAQAAoQEAABQAAAAAAAAAAAAAAAAA+R0AAGRycy9t&#10;ZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAIv53aHlAAAADAEAAA8AAAAAAAAAAAAAAAAA&#10;zB8AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQARX25G7gAAADQCAAAZAAAAAAAAAAAA&#10;AAAAAN4gAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAAAMiAAAAAA==&#10;" o:button="t">
-[...33 lines deleted...]
-                          <w:pStyle w:val="Caption"/>
+              <v:rect w14:anchorId="0D68AD99" id="Rectangle 777273317" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:695.7pt;margin-top:9.25pt;width:48.55pt;height:14.25pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzeOKfoQEAAD0DAAAOAAAAZHJzL2Uyb0RvYy54bWysUtuO0zAQfUfiHyy/0ySLKFXUdIVYFSGt&#10;oNLCB7iO3VjyjRm3Sf+esdMLlzfEy+R47Jw5c2bWj5Oz7KQATfAdbxY1Z8rL0Bt/6Pj3b9s3K84w&#10;Cd8LG7zq+Fkhf9y8frUeY6sewhBsr4ARicd2jB0fUoptVaEclBO4CFF5utQBnEh0hEPVgxiJ3dnq&#10;oa6X1RigjxCkQqTs03zJN4VfayXTV61RJWY7TtpSiVDiPsdqsxbtAUQcjLzIEP+gwgnjqeiN6kkk&#10;wY5g/qJyRkLAoNNCBlcFrY1UpQfqpqn/6OZlEFGVXsgcjDeb8P/Ryi+nl7gDsmGM2CLB3MWkweUv&#10;6WNTMet8M0tNiUlKLpvlckXTlXTVrOr3795mM6v7zxEwfVLBsQw6DjSLYpE4PWOan16f5Fo+bI21&#10;ZR7W/5Ygzpyp7gozStN+usjeh/68A4ZRbg3VehaYdgJojg1nI8224/jjKEBxZj97Mi8vwhXAFeyv&#10;QHg5BFqRxNkMP6ayMLOmD8cUtCn6s4q59EUczag4cNmnvAS/nsur+9ZvfgIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGj3FgDgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoUwiQ&#10;hDhVxY/KEdpKLTc3WZIIex3FbhN4ejYnuM1oP83O5IvRGnHC3reOFMxnEQik0lUt1Qq2m5erBIQP&#10;miptHKGCb/SwKM7Pcp1VbqB3PK1DLTiEfKYVNCF0mZS+bNBqP3MdEt8+XW91YNvXsur1wOHWyOso&#10;upNWt8QfGt3hY4Pl1/poFaySbrl/dT9DbZ4/Vru3Xfq0SYNSlxfj8gFEwDH8wTDV5+pQcKeDO1Ll&#10;hWF/k85jZlkltyAmIk4mdVAQ30cgi1z+31D8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ALN44p+hAQAAPQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGj3FgDgAAAACwEAAA8AAAAAAAAAAAAAAAAA+wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAIBQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="2F043FB5" w14:textId="77777777" w:rsidR="00863B0C" w:rsidRPr="003C5243" w:rsidRDefault="00863B0C" w:rsidP="00863B0C">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:color w:val="0070C0"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                        <w:r w:rsidRPr="003C5243">
                           <w:rPr>
-                            <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-[...13 lines deleted...]
-                            <w:color w:val="2E6EB7"/>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                            <w:color w:val="0070C0"/>
+                            <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>HOME</w:t>
                         </w:r>
-                      </w:p>
-[...3 lines deleted...]
-              </v:group>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="32BB3969" w14:textId="14FC52E1" w:rsidR="00E62738" w:rsidRDefault="00E62738">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00D4797F">
+      <w:r w:rsidR="00F34393">
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Possible Focal Areas</w:t>
+        <w:t>Possible Focal Areas:</w:t>
       </w:r>
-      <w:r w:rsidR="006C5C72" w:rsidRPr="00D4797F">
+      <w:r w:rsidR="00343C80">
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C5C72" w:rsidRPr="00D4797F">
+      <w:r w:rsidR="00F34393" w:rsidRPr="00343C80">
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-          <w:i/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:color w:val="2E6EB7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>General</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="a0"/>
         <w:tblW w:w="14598" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2808"/>
-        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="2736"/>
+        <w:gridCol w:w="2736"/>
         <w:gridCol w:w="3600"/>
-        <w:gridCol w:w="2520"/>
-        <w:gridCol w:w="3060"/>
+        <w:gridCol w:w="2763"/>
+        <w:gridCol w:w="2763"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D4797F" w14:paraId="4F23D749" w14:textId="77777777" w:rsidTr="00D4797F">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB3870" w14:textId="77777777" w:rsidTr="003B67A1">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcW w:w="2736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB4A5BB" w14:textId="4D61DEBD" w:rsidR="006E58C8" w:rsidRPr="0095228F" w:rsidRDefault="0095228F" w:rsidP="0095228F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB386B" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00E822A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095228F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lesson Overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="0C46FABC" w14:textId="71CADF7E" w:rsidR="006E58C8" w:rsidRPr="0095228F" w:rsidRDefault="006E58C8" w:rsidP="0095228F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB386C" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00E822A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095228F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lesson Introduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0DC542" w14:textId="2506EA96" w:rsidR="006E58C8" w:rsidRPr="0095228F" w:rsidRDefault="006E58C8" w:rsidP="0095228F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB386D" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00E822A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095228F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lesson Activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2763" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="1D5528FB" w14:textId="17FB85D7" w:rsidR="006E58C8" w:rsidRPr="0095228F" w:rsidRDefault="006E58C8" w:rsidP="0095228F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB386E" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00E822A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095228F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcW w:w="2763" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="6711DAE8" w14:textId="7F570254" w:rsidR="006E58C8" w:rsidRPr="0095228F" w:rsidRDefault="006E58C8" w:rsidP="0095228F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB386F" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00E822A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095228F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lesson Conclusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E58C8" w14:paraId="3D3E6D76" w14:textId="77777777" w:rsidTr="008326F4">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB3888" w14:textId="77777777" w:rsidTr="003B67A1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcW w:w="2736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC88B28" w14:textId="77777777" w:rsidR="006E58C8" w:rsidRPr="0095228F" w:rsidRDefault="006E58C8" w:rsidP="0095228F">
+          <w:p w14:paraId="32BB3871" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="00B6160F" w:rsidRDefault="00F34393" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6160F">
+              <w:t xml:space="preserve">Are the learners provided with the opportunity to demonstrate their proficiency of the lesson’s objectives via the lesson activities? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3872" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="00B6160F" w:rsidRDefault="00F34393" w:rsidP="00B6160F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="18"/>
               </w:numPr>
-              <w:ind w:left="180" w:hanging="180"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="778F39B2" w14:textId="79AFE9DB" w:rsidR="006E58C8" w:rsidRPr="0095228F" w:rsidRDefault="006E58C8" w:rsidP="0095228F">
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are there explicit connections between the lesson’s topic and College and Career Readiness Standards?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3873" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="00B6160F" w:rsidRDefault="00F34393" w:rsidP="00B6160F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
-[...130 lines deleted...]
-                <w:numId w:val="14"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:ind w:left="166" w:hanging="166"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="0981B709" w14:textId="507ADDD3" w:rsidR="006E58C8" w:rsidRPr="0095228F" w:rsidRDefault="006E58C8" w:rsidP="0095228F">
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are the instructional level, activities, and materials appropriate for the learners?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75CD477F" w14:textId="0286CF5E" w:rsidR="00476144" w:rsidRPr="00476144" w:rsidRDefault="00F34393" w:rsidP="00476144">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:ind w:left="166" w:hanging="166"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Does the lesson include the three steps of explicit instruction (i.e., direct instruction, guided practice, independent practice)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C959624" w14:textId="77777777" w:rsidR="00476144" w:rsidRDefault="00476144" w:rsidP="00476144">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="120CEB59" w14:textId="77777777" w:rsidR="00476144" w:rsidRPr="00476144" w:rsidRDefault="00476144" w:rsidP="00476144">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32BB3875" w14:textId="77777777" w:rsidR="00476144" w:rsidRPr="00476144" w:rsidRDefault="00476144" w:rsidP="00476144">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02012F93" w14:textId="77777777" w:rsidR="00B6160F" w:rsidRDefault="00F34393" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Does the lesson introduction engage the learners regarding the lesson topic and allow the instructor to assess the learners’ prior knowledge of the topic? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3877" w14:textId="30D54D3F" w:rsidR="00E62738" w:rsidRPr="00B6160F" w:rsidRDefault="00F34393" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6160F">
+              <w:t xml:space="preserve">Are there obvious connections between the lesson and previous lessons?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3878" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6401BF56" w14:textId="77777777" w:rsidR="006E58C8" w:rsidRPr="0095228F" w:rsidRDefault="006E58C8" w:rsidP="0095228F">
-[...21 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB3879" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="00B43B22" w:rsidRDefault="00F34393" w:rsidP="00B43B22">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0210E">
+              <w:t>Are lesson s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B43B22">
+              <w:t xml:space="preserve">tandards and objectives communicated with learners, and do the lesson activities align with the College and Career Readiness Standards?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB387A" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="00B43B22" w:rsidRDefault="00F34393" w:rsidP="00B43B22">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43B22">
+              <w:t xml:space="preserve">Are instructions for lesson activities given clearly and in multiple ways, and does the instructor ensure that learners understand the instructions before moving into the activities?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB387B" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="00B43B22" w:rsidRDefault="00F34393" w:rsidP="00B43B22">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43B22">
+              <w:t>Does the instructor model the skills sufficiently for learners to move into guided practice?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40955A33" w14:textId="77777777" w:rsidR="00D37A38" w:rsidRPr="00B43B22" w:rsidRDefault="00F34393" w:rsidP="00B43B22">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43B22">
+              <w:t xml:space="preserve">Are the learners given an appropriate amount of support during guided practice?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB387D" w14:textId="033C6FB0" w:rsidR="00E62738" w:rsidRPr="00B43B22" w:rsidRDefault="00F34393" w:rsidP="00B43B22">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43B22">
               <w:t xml:space="preserve">Do learners </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="0095228F">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00B43B22">
               <w:t>have the opportunity to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="0095228F">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00B43B22">
               <w:t xml:space="preserve"> practice relevant vocabulary with engaging activities?  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32164027" w14:textId="77777777" w:rsidR="006E58C8" w:rsidRPr="0095228F" w:rsidRDefault="006E58C8" w:rsidP="0095228F">
-[...143 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB387E" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="00B43B22" w:rsidRDefault="00F34393" w:rsidP="00B43B22">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43B22">
               <w:t xml:space="preserve">Does the level of rigor of the activities match the learners’ levels of proficiency? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29A4F068" w14:textId="62F114E6" w:rsidR="006E58C8" w:rsidRPr="0095228F" w:rsidRDefault="006E58C8" w:rsidP="0095228F">
-[...59 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB387F" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="00B43B22" w:rsidRDefault="00F34393" w:rsidP="00B43B22">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43B22">
               <w:t xml:space="preserve">Do lesson activities include appropriate differentiation and scaffolds for the learners in the class? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3880" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="00C0210E" w:rsidRDefault="00F34393" w:rsidP="00B43B22">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43B22">
+              <w:t xml:space="preserve">If the learners work in groups, are all learners on task, engaged, and contributing?  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17889116" w14:textId="77777777" w:rsidR="006E58C8" w:rsidRPr="0095228F" w:rsidRDefault="006E58C8" w:rsidP="0095228F">
-[...47 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB3881" w14:textId="04498885" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00885CB4">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are there opportunities throughout the lesson for the instructor to conduct formal or informal formative assessment?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3882" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00885CB4">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Is there a summative assessment that allows learners to independently demonstrate proficiency of the skills identified in the lesson’s objectives?  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64D60562" w14:textId="77777777" w:rsidR="006E58C8" w:rsidRDefault="006E58C8">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3883" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFD71F7" w14:textId="77777777" w:rsidR="006E58C8" w:rsidRPr="0095228F" w:rsidRDefault="006E58C8" w:rsidP="0095228F">
-[...21 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB3884" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00885CB4">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
               <w:t>Are learners provided with an opportunity to reflect on their learning?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1209EDF2" w14:textId="35F5CC9B" w:rsidR="006E58C8" w:rsidRPr="0095228F" w:rsidRDefault="006E58C8" w:rsidP="0095228F">
-[...47 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB3885" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00885CB4">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are learners provided with an opportunity to make connections between this lesson and previous and/or future learning?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3886" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00885CB4">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Are learners provided with opportunities to extend their learning through homework or additional resources?  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01995DF7" w14:textId="7FBC11A9" w:rsidR="006E58C8" w:rsidRPr="006E58C8" w:rsidRDefault="006E58C8">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB3887" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="009163EE" w14:textId="0A4DF5FD" w:rsidR="006C5C72" w:rsidRPr="008C0326" w:rsidRDefault="00890CA1" w:rsidP="00A702EE">
+    <w:p w14:paraId="32BB3889" w14:textId="42D6735A" w:rsidR="00E62738" w:rsidRDefault="00BB1714" w:rsidP="00B6160F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Possible_Focal_Areas:_1"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="4" w:name="_heading=h.u9covvy0jot5" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16825380" wp14:editId="72EAAFA4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>8843058</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-248856</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="361315" cy="361315"/>
+            <wp:effectExtent l="0" t="0" r="635" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1556528753" name="Shape 19" descr="House with solid fill">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1556528753" name="Shape 19" descr="House with solid fill">
+                      <a:hlinkClick r:id="rId10"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11">
+                      <a:alphaModFix/>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="361315" cy="361315"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="184B4F54" wp14:editId="7B124E0E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38141E49" wp14:editId="3061243C">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>8559800</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8864323</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-211293</wp:posOffset>
+                  <wp:posOffset>123284</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="637953" cy="552893"/>
-                <wp:effectExtent l="0" t="0" r="10160" b="0"/>
+                <wp:extent cx="616688" cy="180753"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="10160"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1770056058" name="Group 3">
-[...6 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="1601997778" name="Rectangle 1931964427"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...2 lines deleted...]
-                      <wpg:grpSpPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="637953" cy="552893"/>
-[...1 lines deleted...]
-                          <a:chExt cx="637953" cy="552893"/>
+                          <a:ext cx="616688" cy="180753"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...43 lines deleted...]
-                          </a:prstGeom>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
                           <a:noFill/>
-                          <a:ln>
-[...7 lines deleted...]
-                                <w:pStyle w:val="Caption"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="69A7D0F9" w14:textId="1C596B7E" w:rsidR="00E358D3" w:rsidRPr="007232FE" w:rsidRDefault="007232FE" w:rsidP="00E358D3">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:color w:val="0070C0"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink w:anchor="_Directions:_This_Peer" w:history="1">
+                              <w:r w:rsidR="00E358D3" w:rsidRPr="007232FE">
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-[...13 lines deleted...]
-                                  <w:color w:val="2E6EB7"/>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                                  <w:color w:val="0070C0"/>
+                                  <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>HOME</w:t>
                               </w:r>
-                            </w:p>
-[...9 lines deleted...]
-                    </wpg:wgp>
+                            </w:hyperlink>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="184B4F54" id="_x0000_s1029" alt="&quot;&quot;" href="#_DIRECTIONS:_This_Peer" style="position:absolute;left:0;text-align:left;margin-left:674pt;margin-top:-16.65pt;width:50.25pt;height:43.55pt;z-index:251663360;mso-position-horizontal-relative:margin" coordsize="6379,5528" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQCFyyXCdQMAALEIAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu&#10;3DYQfS/QfyD4Hmu1271YsBxs7doNYCSL2kWeuRS1IiyRLElZcr++h5S0ju0kTdOiD5aHt+GZM2eG&#10;e/a2b2ryIKyTWuU0PZlRIhTXhVSHnP5+d/VmQ4nzTBWs1krk9FE4+vb8xx/OOpOJua50XQhL4ES5&#10;rDM5rbw3WZI4XomGuRNthMJiqW3DPIb2kBSWdfDe1Ml8NlslnbaFsZoL5zB7OSzS8+i/LAX3H8rS&#10;CU/qnAKbj18bv/vwTc7PWHawzFSSjzDYd6BomFS49OjqknlGWitfuWokt9rp0p9w3SS6LCUXMQZE&#10;k85eRHNtdWtiLIesO5gjTaD2BU/f7Za/f7i25tbsLJjozAFcxFGIpS9tE/4DJekjZY9HykTvCcfk&#10;arE+XS4o4VhaLueb08VAKa/A+6tTvPrlq+eS6dLkGRQjeYa/MX5Yr+L/e53glG+toKOT5pt8NMze&#10;t+YNUmWYl3tZS/8YZYekBFDqYSf5zg4DULmzRBY5PV1uluvTn6A3xRqI/nrU15ySQjgO+f2qWydI&#10;J31FnK5lQUpZ11FAVS3V/UUt+f2IFLtfJPszwQ5CutS8bYTyQ2VYUQO0Vq6SxlFiswDNvivSkKEk&#10;wI+In8APobBA9Y3m944ofVExdRBbZ1BIKO9nJ4ft0dEzHva1NFcIJ0gn2P95HKLZiyGU+SA2563w&#10;vAoXBh5/A9gQIsuOCxHlE7AQvIPmv1Xli1W6SJeDykd7uGAqEWOdvxa6IcEAy0AQs8kebtyIZdoy&#10;cj9cH3EBTag9NEA3kYXRq7T/oxq/rZgRgBDcfiLM9Qo9c71BUx6UeRfq+Gfdk/R/Fd8R1RFg6EDE&#10;94Ayyixs+UKK5ul8hWSg4yzW8xRlhlyw7NiR0tUqBBg6UrqZrdGd/kWuWKZ0EHO8olbhouMEBBZm&#10;0KsmqMHy/b6PXSBWS5jZ6+IR0VkNZaAnOMOvJGRyw5zfMYvnBpN4Qv0HfMpadznVo0VJpe2fn5sP&#10;+6EQrFLSob3k1P3RstDf6ncK2glv3WTYydhPhmqbC40XMY1oookD1teTWVrdfMTLug23YIkpjrty&#10;6ifzwmOEBbzMXGy30R7a5I26NWiug6CC6O/6j8yasTI80vReT+pk2YsCGfYOLG9br0sZq+eJxZFu&#10;VEq04rsI69nD++k47nr6pXH+FwAAAP//AwBQSwMECgAAAAAAAAAhAHZYGYjmFwAA5hcAABQAAABk&#10;cnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAGAAAABgAgGAAAApMe1vwAAAAFz&#10;UkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAADsOAAA7DgHMtqGDAAAXe0lEQVR4Xu3d&#10;wZkkx3HFcZggE3iXRpAJMkEm8C5AkAnygCbIhL2Iu0eaQBNkAk0QK1GvhQXwdnc6OzIqovL/+753&#10;kLCcqJjKjpzp7un8DgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAYCdvP378z7cf//xf+j8BADsYg/+f/+PT/42wCQDAJo6h/6fH8P8lH/9b/xkAcDff//Th&#10;H8ag//3wP/P248e/6J8CAO7iW8P/ETYBALiRc/h/+vDbYf+lsAkAwA08O/wfefvx01/1JQAA3cwO&#10;/0fGJjC+hr4cAKCDV4f/I2wCANDIGNhjcLuBPpO3Hz/+7/c//c+/6MsDACr6/qdPfxgD2w3yV3Js&#10;KH9jEwCAosaAXjH8H2ETAICCVg//R9gEAKCQc/h/+psb2Kvyj//+6V9VHgBwhSuG/yNsAgBwkTGA&#10;rxr+j/zTD3/+N10OACDD2w+f/nj18H9kXIsuCwCw0tvPB7nUGP6PjGvS5QEAVqg4/B9hEwCARcaA&#10;dYO3UjhdDACCdRj+j7AJAECQz8/v7ROOmASAlxzD1Jzf2yPHby0cLAMAzzo/zvnbRzhWD5sAADzh&#10;LsP/kcqbgLvezOgyAOAx/F8/yKVa3ooeMemuNTO6DAC7u+vwf2RsAqNHtVuCu87M6DIA7Ozuw/+R&#10;apuAu8bM6DIA7GqX4f/IW6EjJt31ZUaXAWBHY/iPn4rdcLhzxsdZVNgE3LVlRpcBYDerzu/tkgqb&#10;gLuuzOgyAOzkPMhl3+H/yNWbgLumzOgyAOyiyvAfw9f9/6/IVaeLuWvJjC4DwA7O4X/94B3XMA5y&#10;GYPX/fcrcsUm4K4jM7oMAHdXafh/fpRjpU0g+4hJdw2Z0WUAuLMK5/eO/Hb4P4zNyf37K5J5xKSr&#10;nxldBoC7qnJ+75eG/0OV31BG3pJOF3O1M6PLAHBHY5BVGf7veY59t03A1c2MLgPA3dQZ/uMvbz/9&#10;QZf1TeffJ9T447TVp4u5mpnRZQC4kzH83QM+O2OQPzP8Hyr9hfLKTcDVy4wuA8BddB/+D7U+pmLN&#10;EZO+Vl50GQDuoMr5vefwf/1TN2v9JhB/sIyrkxldBoDujgd0ifN7o4b/58bwdbWyE70JuBqZ0WUA&#10;6GoM2ypHOI4BGT38H+64CbivnxldBoCOKg3/cR2rhv9DnY0u5ohJ97Uzo8sA0M05/Msc5PKn1cP/&#10;odIm8GrP7utmRpcBoJNdh//DqPmba7gkr24C7mtmRpcBoItqw1+XlW7U/s21XJK3F46YdF8vM7oM&#10;AB0w/H+t0Ntepw6WcV8rM7oMANWN4T+ecnAP5Oys/oiEZxw/gVf5w7enNwH3dTKjywBQWaXzezM/&#10;Lvm9qpwp8Owm4L5GZnQZAKo6PyGzxhGOFYf/Q6WDZd7zyaeD+99mRpcBoCKG/3O6bQLuf5cZXQaA&#10;as7hX/8gl2oqbQLf+r65/01mdBkAKmH4v2Z8/1w/V+Rrvzm5f58ZXQaAKsZPsDsM/9Hnyq9fZRMd&#10;Ge9U0mX9ivu3mdFlAKig0vm9Y4DqssJ93ufK1xZ0uljZTcD9u8zoMgBcbQyIGsP/uSMcn+X6/NJP&#10;yBEq//2E+zeZ0WUAuFKd4f/aKV7fMvp0dUd23ATcf8+MLgPAVb42FDNz5fB/ZOVfGFfaBMYnmo5r&#10;8v8tLz9/YwBco9bwX/eJns98Zs8um8Bx7y8/4EbfFgDZnhmKKzMG0crhf9SY+NTONYewP1QYvhWi&#10;bweATMeDr8pHGS8b/uPrvnJ4y7g2fakl2ATYAIBUrw7F2Kw7wjGqz9WbQJ17cU30bQCwWq3hv+4U&#10;r7PPuDML2ATWRd8CACtFD8UX02b4PzJeuFWJJY4aJZ6Sy47aB7BKteGvywq3us9K71S6S9Q6gBV2&#10;Gv4ZL6qyCcRGbQOIVmn4r31v/c+ft5P23vpjo1n+URWu7h2jlgFEOn8iLvIHR0s/bO2aA2uO7+3S&#10;D6urdKbAyqhdAFHOn4jvf4rXVcP/ETaB16NWAUS4eig+MobjDp+1zybwWtQmgFcx/K/LGNS6vHCj&#10;X1fzDlGLAF5R6Sfi1ad4VRv+j6zeBKr2/UrUHoBZDP862e03n1ej1gDMqDIUxzWMAaXLClflqMr3&#10;ZP0Rk9c/zRcVtQXgWVWG4hhIq98X3+0n33HNuvxwld7i+2rUEoBnVBmKYxDxR1E+bALfjtoB8F4M&#10;/z7Z5XSx2agVAO9RZSiew5/PxHlP1m8CfQ+WURsAvqXO8K94hGP1cMSkiy4fwNdU+Yl45fAfX/fO&#10;h6OM751aXeKoUeVTX98dXTqALzkeKEV+Iq5/hGP1rN8Een0PddkAfqvYUGx3ilfVsAn8El0ygM8x&#10;/O+d8SK6vgVLHDVavI6iywXwUGwotj3CsXp4JxUbAPArlYYib19cn903AV0mgFrDf+VfseYe4Vg9&#10;x/d67Udp/PDpj65uhegSgb1VGf7HYL71KV5VM77vKz9Mb3xooKt7dXR5wL7Op0Ou/4mY4X9tdtwE&#10;dGnAns6nQzjFi5zZbRPQZQH7qfITMcO/Xsag1rcv3LgfruYVWbnugLJ2Gf5VDqzpmNWbQJX7svJp&#10;R6CcKg8+hn/97PKbGZsAtlBn+I+3HnKEY4esfWG+zhGTx3Use+sxcLkqPxEf17D8IBeGf2xWDscq&#10;70IbYRPALVX5iThj+Lu65PXsswms+wt0IF2Vn4jP4b/yYwcY/quz/uM5yvyF9rLPoALS7DP873OE&#10;Y/Ws/gn5WLNVPqPpgy4J6KfKT8TjAb1y+B81bniEY/XsccTkuA5dEtDHDsN/fN1uJ1DdKauH41Gj&#10;ygcTsgmgjzpPh3CE492zfhOocY/ZBNDCsVirPB3CKV6bJOE3gRJreryOpUsCain2EzGneG2W1cPx&#10;qFFmE1j1gw0wheFPKmSXd3qxCaCMSkNx/XvEOcKxevbZBMZHmbAJ4EK1hj9HOJIz53C8/xGTZ5/r&#10;Ps8K+KIqw/8YzJziRX6XsS5WDsfxuVaubnZW9wn8DsOfdAibABBsDP9jwZU4v5dTvMi3wiYABKny&#10;2ekMf/JsxqDW7Q031ourmZ2xZlf2iY2dQ5EjHEnfrN4EqqwbNgGEqjT8Vy5uhv/9s8tvjmwCCFFl&#10;UY8NaPVb+xj+e2TtGwfqvGV4ZZ/YQJ3hP/64hyMcSVzGPdftD1fljRIjbAKYUuXpkIzh7+qS+2eb&#10;TWBhn7ihKk+HnMN/5Z/1M/x3z/qPD2ETQCNjoewx/DnCkZxZuQkMx2OqyOlia/tEc3WGP0c4kuzs&#10;csQkmwCMMfzdgskPp3iRazKGtJbKEjt8ZDoaqjP8V5/ixfAnX88um8DqPtFEoefCOcKRlMj6TaDK&#10;6WJsAls7FkGZ83t1SeEY/mQm400IWkJLHDXYBHCNYk+HMPxJyezyTjQ2gY1UGv4r35Ew+hwL29Ul&#10;5L1ZvwnUeP1t9W88KKDST8S7fB4L6Z9jSC/9HKrxV/eubnZWb3a4UJXhfywyTvEi7TLW7VhbWmbh&#10;2ASwDMOfkNezzyaw9jceJKo0/DnFi3TPPpsAR0y2N4b/cSMvfy6c4U/uljGotfzCjfXsamaHTaCx&#10;84VQjnAkZFVWbwIV1jWbQEPn4qkx/FcuHoY/uTprf7P9+d1sbAJ4vzrDnyMcyR5Z+8aGOmcKrPyN&#10;BwHO4V/iJ4a/Lh3+RT62mpBHxprU8gzHJoBv2mn4u7qEXJ1dNoGVT3thQpXnws/hf/8/myfkS1n/&#10;8SY1NoGVT3vhCVWeCz+G89JTvAp9bDUhX83KTWAYjzVXNztsAhcbPxHvMPyPGhzhSJpllyMmOWz+&#10;ElWG/1joq4b/+LqFPraakKcyhrSW8hI7fKovjDH83Y24IBzhSMhXwiaAUPsMfw5yIffI+k3g/if7&#10;4VDohVBO8SLkiYx372iJL1FoNnzQJSHS8Y3l/F5CGmdsAqt+ax6qbAKrf+PZyjkUOcKRkDtk/SZQ&#10;5YhJNoGXlRr+Sz/vhCMcyT45huMmR0yyCUw7hz+neBFyx4zH1cpP2KyzCXDY/NMqDf/1B7kw/Mme&#10;2WkTWPm0163sNfwr/CEbIddl9SYwvrarmx02gXdg+BOyZ1Z+zHKVx9v52gebgDW+MWOXdN+4zKwe&#10;/lU+uZSQatlnE+B0sV853wXDEY6E7J61v3lzxGQ5587MEY6EkDNr33VX55mG7TeBOsN/vEDDEY6E&#10;VMl4zOjhE45NoIBz+Jf4dWz58Hd1CSFfzy6bwMrXPkqqNfzv/2fphHTNLh+/ss0mUOWF0HHj1w5/&#10;jnAkJCIrN4GBTSBJlRdCVw//owZHOBISmrVHTB41SnwK78oXwC81ng6pMPzHQlo1/MfXrfLhdYTc&#10;LeMHNz3UltjhgycvUWf4c4QjIZ2zzSaw8AXwVKMR1+AF4QhHQm6Q9ZtAjadwb7EJFNkAOMWLkBtl&#10;vINPD8ElKryJ4za/BYxXt12DGVn9NrKjBsOfkAsyNoFVv9UPV20C4+ny270OcMVf/a7cQcfCO74+&#10;RzgScmGWbwLHIHZ1V2UM/5Wfh3Spc2iu/+u71TuoPlTq8r8iJIT8/IPeLY6YPDezdX2UcTS77GmT&#10;9cO/xucXEUJ+yXjcr/xcnYRN4MPK32TKWfH82lgE6w9yYfgTUjGNN4Fl71AsLfIbmjP8S/wtAyHk&#10;C1m9CYyv7erOZFzr7V7sfVbEYGX4E0I+z/jhUg/fcB1mViuvvDi8+hs5FhLDn5B+qboJjFm3xYu9&#10;z3r2bZXnq/9rD1Rg+BPSN3oYL3G+G/C51wTHjNvy+f73Or5J7/oz7Kxd1NUmhPSIHsbLPPnsxZ4v&#10;9j7r2CW/+vERmb9CufqEkB7Rw3ipb20C41mEMdP0z/EeX3qH0Dn883ZRdw2EkB7Rw3i5L20CY/jz&#10;Yu+k84WWX55jyx7+w+c3kxDSK3oYpxnP8T9qj9m18oXoLZw768e/jGQP/+HzxUQI6RU9jFOd84p3&#10;+oS6YvgPblERQnpED+N0V80rBHOLihDSI3oYA3PcoiKE9IgexsAct6gIIT2ihzEwxy0qQkiP6GEM&#10;zHGLihDSI3oYA3PcoiKE9IgexsAct6gIIT2ihzEwxy0qQkiP6GEMzHGLihDSI3oYA3PcoiKE9Ige&#10;xsAct6gIIT2ihzEwxy0qQkiP6GEMzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6yky&#10;KtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq&#10;05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioD&#10;zHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirT&#10;luspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW&#10;6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05br&#10;KTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGL&#10;KjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTlusp&#10;MirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6yky&#10;KtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIq&#10;A8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq&#10;05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirT&#10;luspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW&#10;6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xx&#10;iyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05br&#10;KTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTlusp&#10;MirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6yky&#10;KgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoy&#10;KtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq&#10;05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirT&#10;luspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPM&#10;cYsqMirTluspMirTluspMirTluspMioDzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3&#10;qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAMxxi4rkRbehLdcTyYtuAzDHLSqSF92GtlxPJC+6&#10;DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDMcYuK5EW3oS3XE8mLbgMwxy0qkhfdhrZc&#10;TyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTyotsAzHGLiuRFt6Et1xPJi24DMMctKpIX&#10;3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAMxxi4rkRbehLdcTyYtuAzDH&#10;LSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDMcYuK5EW3oS3XE8mL&#10;bgMwxy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTyotsAzHGLiuRFt6Et&#10;1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAMxxi4rk&#10;RbehLdcTyYtuAzDHLSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDM&#10;cYuK5EW3oS3XE8mLbgMwxy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTy&#10;otsAzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1o&#10;y/VE8qLbAMxxi4rkRbehLdcTyYtuAzDHLSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIi&#10;edFtaMv1RPKi2wDMcYuK5EW3oS3XE8mLbgMwxy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYA&#10;c9yiInnRbWjL9UTyotsAzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2R&#10;vOg2AHPcoiJ50W1oy/VE8qLbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAA/t933/0dqd+hara4l1UAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAA+bukOh&#10;AQAAoQEAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0iMCAwIDk2IDk2IiB4&#10;bWxucz0iaHR0cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8vd3d3&#10;LnczLm9yZy8xOTk5L3hsaW5rIiBpZD0iSWNvbnNfSG91c2UiIG92ZXJmbG93PSJoaWRkZW4iPjxw&#10;YXRoIGQ9Ik03MiAzNC44IDcyIDE4IDY0IDE4IDY0IDI3LjIgNDggMTIgNDggMTIgNiA1MiAxMC41&#10;IDU1LjggNDggMjAuMiA0OCAyMC4yIDg1LjUgNTUuOCA5MCA1MloiIGZpbGw9IiMyRTZFQjciLz48&#10;cGF0aCBkPSJNMTggNTQuMyAxOCA4NCA0MiA4NCA0MiA1OSA1NCA1OSA1NCA4NCA3OCA4NCA3OCA1&#10;NC4zIDQ4IDI1LjggMTggNTQuM1pNMzYgNzEgMjQgNzEgMjQgNTkgMzYgNTkgMzYgNzFaTTYwIDU5&#10;IDcyIDU5IDcyIDcxIDYwIDcxIDYwIDU5WiIgZmlsbD0iIzJFNkVCNyIvPjwvc3ZnPlBLAwQUAAYA&#10;CAAAACEAe83v9eQAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/CQBTE7yZ8h80j8WJgq9uS&#10;pnZLDP6JMR4QMHpcuo+2ofu2dBeo397lpMfJTGZ+k88H07IT9q6xJOF2GgFDKq1uqJKwWT9PUmDO&#10;K9KqtYQSftDBvBhd5SrT9kwfeFr5ioUScpmSUHvfZZy7skaj3NR2SMHb2d4oH2Rfcd2rcyg3Lb+L&#10;ohk3qqGwUKsOFzWW+9XRSJi9JV/6pTmUB3Hz/rnUT9+L5eOrlNfj4eEemMfB/4Xhgh/QoQhMW3sk&#10;7VgbtIjTcMZLmAghgF0icZwmwLYSEpECL3L+/0TxCwAA//8DAFBLAwQUAAYACAAAACEAEV9uRu4A&#10;AAA0AgAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kU1LAzEQhu+C/yGMZze7K4iUZnto&#10;K+xFpa7nJSSzSejmgyQW+++NeNBCxYt4zAzzvA9vlqs3O5MDxmS8Y9BUNRB0wkvjFIOX4f76DkjK&#10;3Ek+e4cMjphg1V1eLHc481yOkjYhkUJxiYHOOSwoTUKj5anyAV3ZTD5ansszKhq42HOFtK3rWxq/&#10;M6A7YZJeMoi9vAEyHENJ/p3tp8kI3HjxatHlMxHU2JJdgDwqzAwsSsM/h22VDgroeYf2fxyaKrgf&#10;HZq/dNCl0Tgbt//q4mrc9LvteugfH54X46BNGp8Q40cl9OSvu3cAAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAKjWx6gTAQAASQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAABEAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAhcslwnUDAACxCAAADgAAAAAAAAAAAAAAAABDAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAKAAAAAAAAACEAdlgZiOYXAADmFwAAFAAAAAAAAAAAAAAAAADkBQAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmdQSwECLQAKAAAAAAAAACEAD5u6Q6EBAAChAQAAFAAAAAAAAAAAAAAAAAD8HQAAZHJz&#10;L21lZGlhL2ltYWdlMi5zdmdQSwECLQAUAAYACAAAACEAe83v9eQAAAAMAQAADwAAAAAAAAAAAAAA&#10;AADPHwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhABFfbkbuAAAANAIAABkAAAAAAAAA&#10;AAAAAAAA4CAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAABSIAAAAA&#10;" o:button="t">
-[...10 lines deleted...]
-                          <w:pStyle w:val="Caption"/>
+              <v:rect w14:anchorId="38141E49" id="Rectangle 1931964427" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:698pt;margin-top:9.7pt;width:48.55pt;height:14.25pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA2ieLpQEAAEQDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03sjusCww4hTDigwD&#10;ii1Atw9QZCkWYF1KKrHz96OUW7e9DXuhjyj58PCQy8fJDeygAW3wLa9nFWfaq9BZv2v5zx/r+wVn&#10;mKTv5BC8bvlRI39c3b1bjrHRD6EPQ6eBEYnHZowt71OKjRCoeu0kzkLUni5NACcTHWEnOpAjsbtB&#10;PFTVXIwBughBaUTKPp0u+arwG6NV+m4M6sSGlpO2VCKUuM1RrJay2YGMvVVnGfIfVDhpPRW9Uj3J&#10;JNke7F9UzioIGEyaqeBEMMYqXXqgburqj25eehl16YXMwXi1Cf8frfp2eIkbIBvGiA0SzF1MBlz+&#10;kj42FbOOV7P0lJii5Lyezxc0XUVX9aL6+OF9NlPcfo6A6YsOjmXQcqBZFIvk4RnT6enlSa7lw9oO&#10;Q5nH4H9LEGfOiJvCjNK0nZjtqHiumzPb0B03wDCqtaWSzxLTRgKNs+ZspBG3HF/3EjRnw1dPHuZ9&#10;uAC4gO0FSK/6QJuSODvBz6nszUnap30KxpY2bqXPGmlUxYjzWuVdeHsur27Lv/oFAAD//wMAUEsD&#10;BBQABgAIAAAAIQCtstyZ4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc&#10;qFMalTrEqSp+VI6lRSrc3GRJIux1FLtN4OnZnuC2ox3NfJMvR2fFCfvQetIwnSQgkEpftVRreNs9&#10;3yxAhGioMtYTavjGAMvi8iI3WeUHesXTNtaCQyhkRkMTY5dJGcoGnQkT3yHx79P3zkSWfS2r3gwc&#10;7qy8TZK5dKYlbmhMhw8Nll/bo9OwXnSr9xf/M9T26WO93+zV405Fra+vxtU9iIhj/DPDGZ/RoWCm&#10;gz9SFYRlPVNzHhP5UimIsyNVsymIg4b0ToEscvl/Q/ELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAANoni6UBAABEAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEArbLcmeEAAAALAQAADwAAAAAAAAAAAAAAAAD/AwAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="69A7D0F9" w14:textId="1C596B7E" w:rsidR="00E358D3" w:rsidRPr="007232FE" w:rsidRDefault="007232FE" w:rsidP="00E358D3">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:color w:val="0070C0"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink w:anchor="_Directions:_This_Peer" w:history="1">
+                        <w:r w:rsidR="00E358D3" w:rsidRPr="007232FE">
                           <w:rPr>
-                            <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-[...13 lines deleted...]
-                            <w:color w:val="2E6EB7"/>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                            <w:color w:val="0070C0"/>
+                            <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>HOME</w:t>
                         </w:r>
-                      </w:p>
-[...4 lines deleted...]
-              </v:group>
+                      </w:hyperlink>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="006C5C72" w:rsidRPr="008C0326">
+      <w:r w:rsidR="00F34393">
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Possible Focal Areas: </w:t>
       </w:r>
-      <w:r w:rsidR="006C5C72" w:rsidRPr="00D4797F">
+      <w:r w:rsidR="00F34393" w:rsidRPr="00343C80">
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-          <w:i/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:color w:val="2E6EB7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ELA-Specific</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14598" w:type="dxa"/>
+        <w:tblStyle w:val="a1"/>
+        <w:tblW w:w="14659" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4158"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4860"/>
+        <w:gridCol w:w="3564"/>
+        <w:gridCol w:w="3564"/>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="3571"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C5C72" w14:paraId="41FF7B27" w14:textId="77777777" w:rsidTr="00D4797F">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB388E" w14:textId="77777777" w:rsidTr="003B67A1">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4158" w:type="dxa"/>
+            <w:tcW w:w="3564" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0B85EB" w14:textId="29E1DE61" w:rsidR="006C5C72" w:rsidRPr="006C5C72" w:rsidRDefault="006C5C72" w:rsidP="006C5C72">
+          <w:p w14:paraId="32BB388A" w14:textId="7E951D45" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00E822A8">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:ind w:left="360"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C5C72">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Standards Alignment and Rigor</w:t>
+              <w:t xml:space="preserve">Standards Alignment </w:t>
+            </w:r>
+            <w:r w:rsidR="00E822A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and Rigor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcW w:w="3564" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1D461E" w14:textId="4CB4BDF5" w:rsidR="006C5C72" w:rsidRPr="0095228F" w:rsidRDefault="006C5C72" w:rsidP="007048B4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB388B" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00E822A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095228F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lesson </w:t>
-[...10 lines deleted...]
-              <w:t>Activities and Materials</w:t>
+              <w:t>Texts and Materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="0C8D6A47" w14:textId="77777777" w:rsidR="006C5C72" w:rsidRPr="0095228F" w:rsidRDefault="006C5C72" w:rsidP="007048B4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB388C" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00E822A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095228F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>Lesson Activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3571" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB388D" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00E822A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5C72" w14:paraId="01E0D108" w14:textId="77777777" w:rsidTr="00A702EE">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB389D" w14:textId="77777777" w:rsidTr="003B67A1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4158" w:type="dxa"/>
+            <w:tcW w:w="3564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF716CD" w14:textId="64E583BD" w:rsidR="006C5C72" w:rsidRPr="006C5C72" w:rsidRDefault="006C5C72" w:rsidP="003A62C4">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB388F" w14:textId="6A1CDD22" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00885CB4">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C5C72">
-[...80 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:t xml:space="preserve">Does the lesson focus on both input skills (i.e., reading, language, or listening) and output skills (i.e., writing or speaking) from the College and Career Readiness </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB00E4">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00471188" w:rsidRPr="006C5C72">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">) from the College and Career Readiness Standards?  </w:t>
+            <w:r>
+              <w:t xml:space="preserve">tandards?  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcW w:w="3564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72F7A892" w14:textId="77777777" w:rsidR="006C5C72" w:rsidRPr="006C5C72" w:rsidRDefault="006C5C72" w:rsidP="006C5C72">
+          <w:p w14:paraId="32BB3890" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00885CB4">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are the texts used in the lesson at the appropriate complexity level(s) for the learners in the class?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3891" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00885CB4">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Do the texts used in the lesson contribute to learners building knowledge about relevant topics?  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB3892" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00CA57BD">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Does the lesson include text-dependent questions that are scaffolded appropriately?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3893" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00CA57BD">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are evidence-based strategies used to address student needs based on diagnostic assessment results? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3894" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00CA57BD">
             <w:pPr>
               <w:numPr>
-                <w:ilvl w:val="0"/>
-[...72 lines deleted...]
-                <w:numId w:val="21"/>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:ind w:left="196" w:hanging="196"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="2F18A2C9" w14:textId="77777777" w:rsidR="006C5C72" w:rsidRPr="006C5C72" w:rsidRDefault="006C5C72" w:rsidP="006C5C72">
+              <w:ind w:left="694"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>Do alphabetics activities include opportunities for learners to practice alphabetics skills through connected texts?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3895" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00CA57BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:ind w:left="556"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="5F29C8F7" w14:textId="77777777" w:rsidR="006C5C72" w:rsidRPr="006C5C72" w:rsidRDefault="006C5C72" w:rsidP="006C5C72">
+              <w:ind w:left="694"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>Do fluency activities include appropriate modeling and feedback from the instructor?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3896" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00CA57BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:ind w:left="556"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="610FA4AA" w14:textId="417F6383" w:rsidR="006C5C72" w:rsidRPr="006C5C72" w:rsidRDefault="006C5C72" w:rsidP="006C5C72">
+              <w:ind w:left="694"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>Do vocabulary activities allow learners to practice using words in multiple ways, and do they include formative assessment?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3897" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00CA57BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:ind w:left="556"/>
-[...55 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              <w:ind w:left="694"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Do comprehension activities focus on building reading routines for learners to enable them to comprehend texts independently?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46D3D7F2" w14:textId="0BC7D97A" w:rsidR="006C5C72" w:rsidRPr="006C5C72" w:rsidRDefault="006C5C72" w:rsidP="007048B4">
-[...45 lines deleted...]
-              <w:t xml:space="preserve">earners and lower NRS-level readers?  </w:t>
+          <w:p w14:paraId="32BB3898" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00CA57BD">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are evidence-based enhancements included to support English language learners and lower NRS-level readers? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3899" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00CA57BD">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are the instructions, prompts, and rubrics used for writing or speaking activities appropriate and useful for learners?   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="3571" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF8CB14" w14:textId="77777777" w:rsidR="006C5C72" w:rsidRPr="0095228F" w:rsidRDefault="006C5C72" w:rsidP="007048B4">
-[...47 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB389A" w14:textId="3B6CAC61" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00885CB4">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are there opportunities throughout the lesson for the instructor to conduct formal or informal formative assessment?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB389B" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00885CB4">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Is there a summative assessment that allows learners to independently demonstrate proficiency of the skills identified in the lesson’s objectives?  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C1C9708" w14:textId="77777777" w:rsidR="006C5C72" w:rsidRDefault="006C5C72" w:rsidP="007048B4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB389C" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34C50748" w14:textId="77777777" w:rsidR="006E58C8" w:rsidRDefault="006E58C8">
+    <w:p w14:paraId="32BB389F" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="00E822A8" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...2 lines deleted...]
-          <w:i/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="499814D9" w14:textId="29149726" w:rsidR="003A0E0B" w:rsidRDefault="003A0E0B">
-[...18 lines deleted...]
-    <w:p w14:paraId="430B0CA6" w14:textId="37EF6757" w:rsidR="003A0E0B" w:rsidRPr="008C0326" w:rsidRDefault="00890CA1" w:rsidP="008C0326">
+    <w:p w14:paraId="32BB38A0" w14:textId="0FFB4F04" w:rsidR="00E62738" w:rsidRDefault="00BB1714" w:rsidP="00B6160F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Possible_Focal_Areas:_2"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="5" w:name="_heading=h.2gxg0vainmnr" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12C2A2F1" wp14:editId="19B7DCCE">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>8825696</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-248856</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="361315" cy="361315"/>
+            <wp:effectExtent l="0" t="0" r="635" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="246152235" name="Shape 19" descr="House with solid fill">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="246152235" name="Shape 19" descr="House with solid fill">
+                      <a:hlinkClick r:id="rId10"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11">
+                      <a:alphaModFix/>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="361315" cy="361315"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EDE92D8" wp14:editId="08495BBC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37130BEB" wp14:editId="3D9E777E">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>8556152</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8846961</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-202565</wp:posOffset>
+                  <wp:posOffset>123284</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="637953" cy="552893"/>
-                <wp:effectExtent l="0" t="0" r="10160" b="0"/>
+                <wp:extent cx="616688" cy="180753"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="10160"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1927336575" name="Group 3">
-[...6 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="1303898700" name="Rectangle 1521669131"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...2 lines deleted...]
-                      <wpg:grpSpPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="637953" cy="552893"/>
-[...1 lines deleted...]
-                          <a:chExt cx="637953" cy="552893"/>
+                          <a:ext cx="616688" cy="180753"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...43 lines deleted...]
-                          </a:prstGeom>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
                           <a:noFill/>
-                          <a:ln>
-[...7 lines deleted...]
-                                <w:pStyle w:val="Caption"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="48E61A10" w14:textId="77777777" w:rsidR="00863B0C" w:rsidRPr="003C5243" w:rsidRDefault="00863B0C" w:rsidP="00863B0C">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:color w:val="0070C0"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                              <w:r w:rsidRPr="003C5243">
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-[...13 lines deleted...]
-                                  <w:color w:val="2E6EB7"/>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                                  <w:color w:val="0070C0"/>
+                                  <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>HOME</w:t>
                               </w:r>
-                            </w:p>
-[...9 lines deleted...]
-                    </wpg:wgp>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="4701428B" w14:textId="70F6D8BF" w:rsidR="006F4FD3" w:rsidRDefault="006F4FD3" w:rsidP="006F4FD3">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="0EDE92D8" id="_x0000_s1032" alt="&quot;&quot;" href="#_DIRECTIONS:_This_Peer" style="position:absolute;left:0;text-align:left;margin-left:673.7pt;margin-top:-15.95pt;width:50.25pt;height:43.55pt;z-index:251665408;mso-position-horizontal-relative:margin" coordsize="6379,5528" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQArkS/adgMAALMIAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vl1v&#10;2zYUfR/Q/0DwvZEl13YsxCncZMkKBK3RpOgzTVEWEYnkSCpy9ut3SEl2k7Rb1w17iHL5dXnuuede&#10;+uztvqnJg7BOarWi6cmEEqG4LqTarejnu6vXp5Q4z1TBaq3Eij4KR9+ev/rlrDO5yHSl60JYAifK&#10;5Z1Z0cp7kyeJ45VomDvRRigslto2zGNod0lhWQfvTZ1kk8k86bQtjNVcOIfZy36Rnkf/ZSm4/1iW&#10;TnhSryiw+fi18bsN3+T8jOU7y0wl+QCD/QSKhkmFSw+uLplnpLXyhatGcqudLv0J102iy1JyEWNA&#10;NOnkWTTXVrcmxrLLu5050ARqn/H00275h4dra27NxoKJzuzARRyFWPalbcJ/oCT7SNnjgTKx94Rj&#10;cj5dLGdTSjiWZrPsdDntKeUVeH9xile//uW5ZLw0eQLFSJ7jb4gf1ov4/14nOOVbK+jgpPkhHw2z&#10;9615jVQZ5uVW1tI/RtkhKQGUethIvrH9AFRuLJEFymA6zZaL+Xw2o0SxBrK/HhSWUVIIxyHA33Tr&#10;BOmkr4jTtSxIKes6Sqiqpbq/qCW/H7Bi97N0fyPcXkqXmreNUL6vDStqwNbKVdI4SmwewNn3RRpy&#10;lIQAIuYj/D4YFsi+0fzeEaUvKqZ2Yu0MSgmRPTnZb4+OnjCxraW5QjhBPMH+z+MQzVb0oWS93Jy3&#10;wvMqXBh4/ASwIUSWHxYiyiOwELyD6n9U59N5Ok2RzqDzwe4vGIvEWOevhW5IMMAyEMRssocbN2AZ&#10;twzc99dHXEATqg8t0I1kYfQi7f+oym8rZgQgBLdHaS4nk8kyezNdjMq8C5X8Tu9J+r+K74DqADD0&#10;IOL3gDLILGz5ToqyNJsjGSEXiyx9M7TxQ09K5/NTvDshV+npZIH+9C9yxXKlg5jhguW1Ct/DBAQW&#10;ZtCtRqjB8vvtPvaBKM4ws9XFI6KzGsrAK+QMv5KQyQ1zfsMsHhxM4hH1H/Epa92tqB4sSipt//jW&#10;fNgPhWCVkg7tZUXd7y0LHa5+r6Cd8NqNhh2N7WiotrnQeBPTiCaaOGB9PZql1c0XvK3rcAuWmOK4&#10;a0X9aF54jLCAt5mL9TrafaO8UbcG7bUXVBD93f4Ls2aoDI80fdCjOln+rED6vT3L69brUsbqObI4&#10;0I1KiVZ8GWE9eXq/Hsddx98a538CAAD//wMAUEsDBAoAAAAAAAAAIQB2WBmI5hcAAOYXAAAUAAAA&#10;ZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAABgAAAAYAIBgAAAKTHtb8AAAAB&#10;c1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAA7DgAAOw4BzLahgwAAF3tJREFUeF7t&#10;3cGZJMdxxXGYIBN4l0aQCTJBJvAuQJAJ8oAmyIS9iLtHmkATZAJNECtRr4UF8HZ3OjsyKqLy//u+&#10;d5CwnKiYyo6c6e7p/A4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAGAnbz9+/M+3H//8X/o/AQA7GIP/n//j0/+NsAkAwCaOof+nx/D/JR//W/8ZAHA33//0&#10;4R/GoP/98D/z9uPHv+ifAgDu4lvD/xE2AQC4kXP4f/rw22H/pbAJAMANPDv8H3n78dNf9SUAAN3M&#10;Dv9HxiYwvoa+HACgg1eH/yNsAgDQyBjYY3C7gT6Ttx8//u/3P/3Pv+jLAwAq+v6nT38YA9sN8ldy&#10;bCh/YxMAgKLGgF4x/B9hEwCAglYP/0fYBACgkHP4f/qbG9ir8o///ulfVR4AcIUrhv8jbAIAcJEx&#10;gK8a/o/80w9//jddDgAgw9sPn/549fB/ZFyLLgsAsNLbzwe51Bj+j4xr0uUBAFaoOPwfYRMAgEXG&#10;gHWDt1I4XQwAgnUY/o+wCQBAkM/P7+0TjpgEgJccw9Sc39sjx28tHCwDAM86P87520c4Vg+bAAA8&#10;4S7D/5HKm4C73szoMgDgMfxfP8ilWt6KHjHprjUzugwAu7vr8H9kbAKjR7VbgrvOzOgyAOzs7sP/&#10;kWqbgLvGzOgyAOxql+H/yFuhIybd9WVGlwFgR2P4j5+K3XC4c8bHWVTYBNy1ZUaXAWA3q87v7ZIK&#10;m4C7rszoMgDs5DzIZd/h/8jVm4C7pszoMgDsosrwH8PX/f+vyFWni7lryYwuA8AOzuF//eAd1zAO&#10;chmD1/33K3LFJuCuIzO6DAB3V2n4f36UY6VNIPuISXcNmdFlALizCuf3jvx2+D+Mzcn9+yuSecSk&#10;q58ZXQaAu6pyfu+Xhv9Dld9QRt6SThdztTOjywBwR2OQVRn+73mOfbdNwNXNjC4DwN3UGf7jL28/&#10;/UGX9U3n3yfU+OO01aeLuZqZ0WUAuJMx/N0DPjtjkD8z/B8q/YXyyk3A1cuMLgPAXXQf/g+1PqZi&#10;zRGTvlZedBkA7qDK+b3n8H/9Uzdr/SYQf7CMq5MZXQaA7o4HdInze6OG/+fG8HW1shO9CbgamdFl&#10;AOhqDNsqRziOARk9/B/uuAm4r58ZXQaAjioN/3Edq4b/Q52NLuaISfe1M6PLANDNOfzLHOTyp9XD&#10;/6HSJvBqz+7rZkaXAaCTXYf/w6j5m2u4JK9uAu5rZkaXAaCLasNfl5Vu1P7NtVyStxeOmHRfLzO6&#10;DAAdMPx/rdDbXqcOlnFfKzO6DADVjeE/nnJwD+TsrP6IhGccP4FX+cO3pzcB93Uyo8sAUFml83sz&#10;Py75vaqcKfDsJuC+RmZ0GQCqOj8hs8YRjhWH/0Olg2Xe88mng/vfZkaXAaAihv9zum0C7n+XGV0G&#10;gGrO4V//IJdqKm0C3/q+uf9NZnQZACph+L9mfP9cP1fka785uX+fGV0GgCrGT7A7DP/R58qvX2UT&#10;HRnvVNJl/Yr7t5nRZQCooNL5vWOA6rLCfd7nytcWdLpY2U3A/bvM6DIAXG0MiBrD/7kjHJ/l+vzS&#10;T8gRKv/9hPs3mdFlALhSneH/2ile3zL6dHVHdtwE3H/PjC4DwFW+NhQzc+Xwf2TlXxhX2gTGJ5qO&#10;a/L/LS8/f2MAXKPW8F/3iZ7PfGbPLpvAce8vP+BG3xYA2Z4ZiiszBtHK4X/UmPjUzjWHsD9UGL4V&#10;om8HgEzHg6/KRxkvG/7j675yeMu4Nn2pJdgE2ACAVK8OxdisO8Ixqs/Vm0Cde3FN9G0AsFqt4b/u&#10;FK+zz7gzC9gE1kXfAgArRQ/FF9Nm+D8yXrhViSWOGiWeksuO2gewSrXhr8sKt7rPSu9UukvUOoAV&#10;dhr+GS+qsgnERm0DiFZp+K99b/3Pn7eT9t76Y6NZ/lEVru4do5YBRDp/Ii7yB0dLP2ztmgNrju/t&#10;0g+rq3SmwMqoXQBRzp+I73+K11XD/xE2gdejVgFEuHooPjKG4w6ftc8m8FrUJoBXMfyvyxjUurxw&#10;o19X8w5RiwBeUekn4tWneFUb/o+s3gSq9v1K1B6AWQz/OtntN59Xo9YAzKgyFMc1jAGlywpX5ajK&#10;92T9EZPXP80XFbUF4FlVhuIYSKvfF9/tJ99xzbr8cJXe4vtq1BKAZ1QZimMQ8UdRPmwC347aAfBe&#10;DP8+2eV0sdmoFQDvUWUonsOfz8R5T9ZvAn0PllEbAL6lzvCveIRj9XDEpIsuH8DXVPmJeOXwH1/3&#10;zoejjO+dWl3iqFHlU1/fHV06gC85HihFfiKuf4Rj9azfBHp9D3XZAH6r2FBsd4pX1bAJ/BJdMoDP&#10;MfzvnfEiur4FSxw1WryOossF8FBsKLY9wrF6eCcVGwDwK5WGIm9fXJ/dNwFdJoBaw3/lX7HmHuFY&#10;Pcf3eu1Hafzw6Y+uboXoEoG9VRn+x2C+9SleVTO+7ys/TG98aKCre3V0ecC+zqdDrv+JmOF/bXbc&#10;BHRpwJ7Op0M4xYuc2W0T0GUB+6nyEzHDv17GoNa3L9y4H67mFVm57oCydhn+VQ6s6ZjVm0CV+7Ly&#10;aUegnCoPPoZ//ezymxmbALZQZ/iPtx5yhGOHrH1hvs4Rk8d1LHvrMXC5Kj8RH9ew/CAXhn9sVg7H&#10;Ku9CG2ETwC1V+Yk4Y/i7uuT17LMJrPsLdCBdlZ+Iz+G/8mMHGP6rs/7jOcr8hfayz6AC0uwz/O9z&#10;hGP1rP4J+VizVT6j6YMuCeinyk/E4wG9cvgfNW54hGP17HHE5LgOXRLQxw7Df3zdbidQ3Smrh+NR&#10;o8oHE7IJoI86T4dwhOPds34TqHGP2QTQwrFYqzwdwilemyThN4ESa3q8jqVLAmop9hMxp3htltXD&#10;8ahRZhNY9YMNMIXhTypkl3d6sQmgjEpDcf17xDnCsXr22QTGR5mwCeBCtYY/RziSM+dwvP8Rk2ef&#10;6z7PCviiKsP/GMyc4kV+l7EuVg7H8blWrm52VvcJ/A7Dn3QImwAQbAz/Y8GVOL+XU7zIt8ImAASp&#10;8tnpDH/ybMag1u0NN9aLq5mdsWZX9omNnUORIxxJ36zeBKqsGzYBhKo0/Fcubob//bPLb45sAghR&#10;ZVGPDWj1W/sY/ntk7RsH6rxleGWf2ECd4T/+uIcjHElcxj3X7Q9X5Y0SI2wCmFLl6ZCM4e/qkvtn&#10;m01gYZ+4oSpPh5zDf+Wf9TP8d8/6jw9hE0AjY6HsMfw5wpGcWbkJDMdjqsjpYmv7RHN1hj9HOJLs&#10;7HLEJJsAjDH83YLJD6d4kWsyhrSWyhI7fGQ6Gqoz/Fef4sXwJ1/PLpvA6j7RRKHnwjnCkZTI+k2g&#10;yulibAJbOxZBmfN7dUnhGP5kJuNNCFpCSxw12ARwjWJPhzD8Scns8k40NoGNVBr+K9+RMPocC9vV&#10;JeS9Wb8J1Hj9bfVvPCig0k/Eu3weC+mfY0gv/Ryq8Vf3rm52Vm92uFCV4X8sMk7xIu0y1u1YW1pm&#10;4dgEsAzDn5DXs88msPY3HiSqNPw5xYt0zz6bAEdMtjeG/3EjL38unOFP7pYxqLX8wo317Gpmh02g&#10;sfOFUI5wJGRVVm8CFdY1m0BD5+KpMfxXLh6GP7k6a3+z/fndbGwCeL86w58jHMkeWfvGhjpnCqz8&#10;jQcBzuFf4ieGvy4d/kU+tpqQR8aa1PIMxyaAb9pp+Lu6hFydXTaBlU97YUKV58LP4X//P5sn5EtZ&#10;//EmNTaBlU974QlVngs/hvPSU7wKfWw1IV/Nyk1gGI81Vzc7bAIXGz8R7zD8jxoc4UiaZZcjJjls&#10;/hJVhv9Y6KuG//i6hT62mpCnMoa0lvISO3yqL4wx/N2NuCAc4UjIV8ImgFD7DH8OciH3yPpN4P4n&#10;++FQ6IVQTvEi5ImMd+9oiS9RaDZ80CUh0vGN5fxeQhpnbAKrfmseqmwCq3/j2co5FDnCkZA7ZP0m&#10;UOWISTaBl5Ua/ks/74QjHMk+OYbjJkdMsglMO4c/p3gRcseMx9XKT9isswlw2PzTKg3/9Qe5MPzJ&#10;ntlpE1j5tNet7DX8K/whGyHXZfUmML62q5sdNoF3YPgTsmdWfsxylcfb+doHm4A1vjFjl3TfuMys&#10;Hv5VPrmUkGrZZxPgdLFfOd8FwxGOhOyetb95c8RkOefOzBGOhJAza991V+eZhu03gTrDf7xAwxGO&#10;hFTJeMzo4ROOTaCAc/iX+HVs+fB3dQkhX88um8DK1z5KqjX87/9n6YR0zS4fv7LNJlDlhdBx49cO&#10;f45wJCQiKzeBgU0gSZUXQlcP/6MGRzgSEpq1R0weNUp8Cu/KF8AvNZ4OqTD8x0JaNfzH163y4XWE&#10;3C3jBzc91JbY4YMnL1Fn+HOEIyGds80msPAF8FSjEdfgBeEIR0JukPWbQI2ncG+xCRTZADjFi5Ab&#10;ZbyDTw/BJSq8ieM2vwWMV7ddgxlZ/TayowbDn5ALMjaBVb/VD1dtAuPp8tu9DnDFX/2u3EHHwju+&#10;Pkc4EnJhlm8CxyB2dVdlDP+Vn4d0qXNorv/ru9U7qD5U6vK/IiSE/PyD3i2OmDw3s3V9lHE0u+xp&#10;k/XDv8bnFxFCfsl43K/8XJ2ETeDDyt9kylnx/NpYBOsPcmH4E1IxjTeBZe9QLC3yG5oz/Ev8LQMh&#10;5AtZvQmMr+3qzmRc6+1e7H1WxGBl+BNCPs/44VIP33AdZlYrr7w4vPobORYSw5+Qfqm6CYxZt8WL&#10;vc969m2V56v/aw9UYPgT0jd6GC9xvhvwudcEx4zb8vn+9zq+Se/6M+ysXdTVJoT0iB7Gyzz57MWe&#10;L/Y+69glv/rxEZm/Qrn6hJAe0cN4qW9tAuNZhDHT9M/xHl96h9A5/PN2UXcNhJAe0cN4uS9tAmP4&#10;82LvpPOFll+eY8se/sPnN5MQ0it6GKcZz/E/ao/ZtfKF6C2cO+vHv4xkD//h88VECOkVPYxTnfOK&#10;d/qEumL4D25REUJ6RA/jdFfNKwRzi4oQ0iN6GANz3KIihPSIHsbAHLeoCCE9oocxMMctKkJIj+hh&#10;DMxxi4oQ0iN6GANz3KIihPSIHsbAHLeoCCE9oocxMMctKkJIj+hhDMxxi4oQ0iN6GANz3KIihPSI&#10;HsbAHLeoCCE9oocxMMctKkJIj+hhDMxxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTlusp&#10;MirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6yky&#10;KtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIq&#10;A8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq&#10;05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirT&#10;luspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW&#10;6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xx&#10;iyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05br&#10;KTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTlusp&#10;MirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6yky&#10;KgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoy&#10;KtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq&#10;05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirT&#10;luspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPM&#10;cYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW&#10;6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05br&#10;KTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTlusp&#10;MioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsq&#10;MirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6yky&#10;KtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq&#10;05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioD&#10;zHGLKjIq05brKTIq05brKTIq05brKTIqA8xxi4rkRbehLdcTyYtuAzDHLSqSF92GtlxPJC+6DcAc&#10;t6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDMcYuK5EW3oS3XE8mLbgMwxy0qkhfdhrZcTyQv&#10;ug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTyotsAzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2&#10;XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAMxxi4rkRbehLdcTyYtuAzDHLSqS&#10;F92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDMcYuK5EW3oS3XE8mLbgMw&#10;xy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTyotsAzHGLiuRFt6Et1xPJ&#10;i24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAMxxi4rkRbeh&#10;LdcTyYtuAzDHLSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDMcYuK&#10;5EW3oS3XE8mLbgMwxy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTyotsA&#10;zHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE&#10;8qLbAMxxi4rkRbehLdcTyYtuAzDHLSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFt&#10;aMv1RPKi2wDMcYuK5EW3oS3XE8mLbgMwxy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yi&#10;InnRbWjL9UTyotsAzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2&#10;AHPcoiJ50W1oy/VE8qLbAMxxi4rkRbehLdcTyYtuAzDHLSqSF92GtlxPJC+6DcAct6hIXnQb2nI9&#10;kbzoNgBz3KIiedFtaMv1RPKi2wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAP7fd9/9HanfoWq2uJdVAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQAPm7pD&#10;oQEAAKEBAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5zdmc8c3ZnIHZpZXdCb3g9IjAgMCA5NiA5NiIg&#10;eG1sbnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4bWxuczp4bGluaz0iaHR0cDovL3d3&#10;dy53My5vcmcvMTk5OS94bGluayIgaWQ9Ikljb25zX0hvdXNlIiBvdmVyZmxvdz0iaGlkZGVuIj48&#10;cGF0aCBkPSJNNzIgMzQuOCA3MiAxOCA2NCAxOCA2NCAyNy4yIDQ4IDEyIDQ4IDEyIDYgNTIgMTAu&#10;NSA1NS44IDQ4IDIwLjIgNDggMjAuMiA4NS41IDU1LjggOTAgNTJaIiBmaWxsPSIjMkU2RUI3Ii8+&#10;PHBhdGggZD0iTTE4IDU0LjMgMTggODQgNDIgODQgNDIgNTkgNTQgNTkgNTQgODQgNzggODQgNzgg&#10;NTQuMyA0OCAyNS44IDE4IDU0LjNaTTM2IDcxIDI0IDcxIDI0IDU5IDM2IDU5IDM2IDcxWk02MCA1&#10;OSA3MiA1OSA3MiA3MSA2MCA3MSA2MCA1OVoiIGZpbGw9IiMyRTZFQjciLz48L3N2Zz5QSwMEFAAG&#10;AAgAAAAhAPeciHzlAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISFzQlm5t&#10;NyhNJzQ+hBCHMUBwzBrTVjRO12Rb+fd4J7j5lR+9fpwvBtuKPfa+caRgMo5AIJXONFQpeHu9H12C&#10;8EGT0a0jVPCDHhbF6UmuM+MO9IL7dagEl5DPtII6hC6T0pc1Wu3HrkPi3ZfrrQ4c+0qaXh+43LZy&#10;GkUzaXVDfKHWHS5rLL/XO6tg9pR+mIdmW27ji+f3lbn7XK5uH5U6PxturkEEHMIfDEd9VoeCnTZu&#10;R8aLlnOczBNmFYziyRWII5Ikc542CtJ0CrLI5f8nil8AAAD//wMAUEsDBBQABgAIAAAAIQARX25G&#10;7gAAADQCAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yRTUsDMRCG74L/IYxnN7sriJRm&#10;e2gr7EWlruclJLNJ6OaDJBb774140ELFi3jMDPO8D2+Wqzc7kwPGZLxj0FQ1EHTCS+MUg5fh/voO&#10;SMrcST57hwyOmGDVXV4sdzjzXI6SNiGRQnGJgc45LChNQqPlqfIBXdlMPlqeyzMqGrjYc4W0retb&#10;Gr8zoDthkl4yiL28ATIcQ0n+ne2nyQjcePFq0eUzEdTYkl2APCrMDCxKwz+HbZUOCuh5h/Z/HJoq&#10;uB8dmr900KXROBu3/+riatz0u+166B8fnhfjoE0anxDjRyX05K+7dwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAqNbHqBMBAABJAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEQBAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQArkS/adgMAALMIAAAOAAAAAAAAAAAAAAAAAEMCAABkcnMvZTJvRG9jLnht&#10;bFBLAQItAAoAAAAAAAAAIQB2WBmI5hcAAOYXAAAUAAAAAAAAAAAAAAAAAOUFAABkcnMvbWVkaWEv&#10;aW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQAPm7pDoQEAAKEBAAAUAAAAAAAAAAAAAAAAAP0dAABk&#10;cnMvbWVkaWEvaW1hZ2UyLnN2Z1BLAQItABQABgAIAAAAIQD3nIh85QAAAAwBAAAPAAAAAAAAAAAA&#10;AAAAANAfAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAEV9uRu4AAAA0AgAAGQAAAAAA&#10;AAAAAAAAAADiIAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAAAHIgAA&#10;AAA=&#10;" o:button="t">
-[...10 lines deleted...]
-                          <w:pStyle w:val="Caption"/>
+              <v:rect w14:anchorId="37130BEB" id="Rectangle 1521669131" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:696.6pt;margin-top:9.7pt;width:48.55pt;height:14.25pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDTJJgpQEAAEQDAAAOAAAAZHJzL2Uyb0RvYy54bWysUtuK2zAQfS/0H4TeG9spTYOJsyxdUgpL&#10;G9j2AxRZigW6dUaJnb/vSLn18lb2ZXw0ks+cOTOrh8lZdlSAJviON7OaM+Vl6I3fd/zH9827JWeY&#10;hO+FDV51/KSQP6zfvlmNsVXzMATbK2BE4rEdY8eHlGJbVSgH5QTOQlSeLnUAJxIdYV/1IEZid7aa&#10;1/WiGgP0EYJUiJR9Ol/ydeHXWsn0TWtUidmOk7ZUIpS4y7Far0S7BxEHIy8yxH+ocMJ4KnqjehJJ&#10;sAOYf6ickRAw6DSTwVVBayNV6YG6aeq/unkZRFSlFzIH480mfD1a+fX4ErdANowRWySYu5g0uPwl&#10;fWwqZp1uZqkpMUnJRbNYLGm6kq6aZf3xw/tsZnX/OQKmzyo4lkHHgWZRLBLHZ0znp9cnuZYPG2Nt&#10;mYf1fySIM2equ8KM0rSbmOk7Ps91c2YX+tMWGEa5MVTyWWDaCqBxNpyNNOKO48+DAMWZ/eLJw7wP&#10;VwBXsLsC4eUQaFMSZ2f4KZW9OUt7PKSgTWnjXvqikUZVjLisVd6F38/l1X35178AAAD//wMAUEsD&#10;BBQABgAIAAAAIQBPJtmB4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;WMpawVKaThMfGkfYkAa3rDFtReNUTbYWfj3eCW5+5UevHxfLyXXiiENoPWm4niUgkCpvW6o1vG2f&#10;rhYgQjRkTecJNXxjgGV5flaY3PqRXvG4ibXgEgq50dDE2OdShqpBZ8LM90i8+/SDM5HjUEs7mJHL&#10;XSfnSXIjnWmJLzSmx/sGq6/NwWlYL/rV+7P/Gevu8WO9e9mph62KWl9eTKs7EBGn+AfDSZ/VoWSn&#10;vT+QDaLjnKp0zixPKgNxIjKVpCD2GrJbBbIs5P8fyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAg0ySYKUBAABEAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEATybZgeEAAAALAQAADwAAAAAAAAAAAAAAAAD/AwAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="48E61A10" w14:textId="77777777" w:rsidR="00863B0C" w:rsidRPr="003C5243" w:rsidRDefault="00863B0C" w:rsidP="00863B0C">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:color w:val="0070C0"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                        <w:r w:rsidRPr="003C5243">
                           <w:rPr>
-                            <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-[...13 lines deleted...]
-                            <w:color w:val="2E6EB7"/>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                            <w:color w:val="0070C0"/>
+                            <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>HOME</w:t>
                         </w:r>
-                      </w:p>
-[...4 lines deleted...]
-              </v:group>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="4701428B" w14:textId="70F6D8BF" w:rsidR="006F4FD3" w:rsidRDefault="006F4FD3" w:rsidP="006F4FD3">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="003A0E0B" w:rsidRPr="008C0326">
+      <w:r w:rsidR="00F34393">
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Possible Focal Areas: </w:t>
+        <w:t>Possible Focal Areas:</w:t>
       </w:r>
-      <w:r w:rsidR="003A0E0B" w:rsidRPr="00D4797F">
+      <w:r w:rsidR="00F34393" w:rsidRPr="0008225E">
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-          <w:i/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F34393" w:rsidRPr="0008225E">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:color w:val="2E6EB7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Math-Specific</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="a2"/>
         <w:tblW w:w="14598" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4158"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4860"/>
+        <w:gridCol w:w="3649"/>
+        <w:gridCol w:w="3650"/>
+        <w:gridCol w:w="3649"/>
+        <w:gridCol w:w="3650"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A0E0B" w14:paraId="0867238E" w14:textId="77777777" w:rsidTr="00D4797F">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB38A5" w14:textId="77777777" w:rsidTr="003B67A1">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4158" w:type="dxa"/>
+            <w:tcW w:w="3649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="02E70581" w14:textId="77777777" w:rsidR="003A0E0B" w:rsidRPr="006C5C72" w:rsidRDefault="003A0E0B" w:rsidP="007048B4">
+          <w:p w14:paraId="32BB38A1" w14:textId="79E594BE" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00E822A8">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:ind w:left="360"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C5C72">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Standards Alignment and Rigor</w:t>
+              <w:t xml:space="preserve">Standards Alignment </w:t>
+            </w:r>
+            <w:r w:rsidR="00E55E36">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and Rigor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcW w:w="3650" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="73CAE8D9" w14:textId="77777777" w:rsidR="003A0E0B" w:rsidRPr="0095228F" w:rsidRDefault="003A0E0B" w:rsidP="007048B4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB38A2" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00E822A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095228F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lesson </w:t>
-[...10 lines deleted...]
-              <w:t>Activities and Materials</w:t>
+              <w:t>Conceptual Understanding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="3649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="4A53B582" w14:textId="77777777" w:rsidR="003A0E0B" w:rsidRPr="0095228F" w:rsidRDefault="003A0E0B" w:rsidP="007048B4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB38A3" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00E822A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095228F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>Procedural Fluency</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3650" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB38A4" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00E822A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0E0B" w14:paraId="402AB385" w14:textId="77777777" w:rsidTr="00A702EE">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB38B0" w14:textId="77777777" w:rsidTr="003B67A1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4158" w:type="dxa"/>
+            <w:tcW w:w="3649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61EAACE9" w14:textId="77777777" w:rsidR="003A0E0B" w:rsidRPr="003A0E0B" w:rsidRDefault="003A0E0B" w:rsidP="003A0E0B">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB38A7" w14:textId="229DD585" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004E757A">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Does the lesson provide activities that require the use of at least one of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14">
-              <w:r w:rsidRPr="003A0E0B">
+            <w:hyperlink r:id="rId12">
+              <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Standards for Mathematical Practice</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="003A0E0B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>?</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcW w:w="3650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="703D6FB8" w14:textId="77777777" w:rsidR="003A0E0B" w:rsidRPr="003A0E0B" w:rsidRDefault="003A0E0B" w:rsidP="003A0E0B">
-[...70 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB38A8" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004E757A">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
               <w:t>Are learners required to formulate, represent, and solve math problems?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D9FFF8C" w14:textId="65B5062D" w:rsidR="003A0E0B" w:rsidRPr="003A0E0B" w:rsidRDefault="003A0E0B" w:rsidP="003A0E0B">
-[...20 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB38A9" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004E757A">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
               <w:t>Are learners required to justify or explain their answers?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E1B8736" w14:textId="04168AC7" w:rsidR="003A0E0B" w:rsidRPr="003A0E0B" w:rsidRDefault="003A0E0B" w:rsidP="003A0E0B">
-[...57 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB38AA" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004E757A">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Does the lesson provide real-world use(s) for the math topic?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38AB" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004E757A">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
               <w:t>Are there obvious connections between the lesson and the mathematical demands of various adult contexts?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="3649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4492DBFB" w14:textId="77777777" w:rsidR="003A0E0B" w:rsidRPr="003A0E0B" w:rsidRDefault="003A0E0B" w:rsidP="003A0E0B">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB38AC" w14:textId="4723F3AE" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004E757A">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Are learners required to show comprehension of mathematical concepts, operations (</w:t>
+            </w:r>
+            <w:r w:rsidR="009A5487">
+              <w:t>procedures</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="009A5487">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and vocabulary?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38AD" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004E757A">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Are learners required to practice procedural fluency by carrying out procedures?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB38AF" w14:textId="2E652EE7" w:rsidR="00E62738" w:rsidRPr="009A5487" w:rsidRDefault="00F34393" w:rsidP="009A5487">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009A5487">
               <w:t>Does the lesson provide opportunities for the learners to engage in independent activities that serve as formative assessment opportunities?</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FB7C8F3" w14:textId="4761CE9D" w:rsidR="003A0E0B" w:rsidRDefault="003A0E0B">
-[...107 lines deleted...]
-    <w:p w14:paraId="1A61C17B" w14:textId="04CF0808" w:rsidR="003A0E0B" w:rsidRPr="008C0326" w:rsidRDefault="00890CA1" w:rsidP="008C0326">
+    <w:p w14:paraId="32BB38B9" w14:textId="1B5CAD97" w:rsidR="00E62738" w:rsidRDefault="00BB1714" w:rsidP="00B6160F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Possible_Focal_Areas:_3"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="6" w:name="_heading=h.lrce3i8aq0rm" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5005B41D" wp14:editId="035B0082">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>8819909</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-248856</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="361315" cy="361315"/>
+            <wp:effectExtent l="0" t="0" r="635" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="16705507" name="Shape 19" descr="House with solid fill">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="16705507" name="Shape 19" descr="House with solid fill">
+                      <a:hlinkClick r:id="rId10"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11">
+                      <a:alphaModFix/>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="361315" cy="361315"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="405EC576" wp14:editId="0150FD76">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D7C2756" wp14:editId="552F25A3">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>8599170</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8841174</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-217643</wp:posOffset>
+                  <wp:posOffset>123284</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="637540" cy="552450"/>
-                <wp:effectExtent l="0" t="0" r="10160" b="0"/>
+                <wp:extent cx="616688" cy="180753"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="10160"/>
                 <wp:wrapNone/>
-                <wp:docPr id="229225198" name="Group 3">
-[...6 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="439539391" name="Rectangle 1410009328"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...2 lines deleted...]
-                      <wpg:grpSpPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="637540" cy="552450"/>
-[...1 lines deleted...]
-                          <a:chExt cx="637953" cy="552893"/>
+                          <a:ext cx="616688" cy="180753"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...43 lines deleted...]
-                          </a:prstGeom>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
                           <a:noFill/>
-                          <a:ln>
-[...7 lines deleted...]
-                                <w:pStyle w:val="Caption"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4A52FEFE" w14:textId="77777777" w:rsidR="00C24C9F" w:rsidRPr="003C5243" w:rsidRDefault="00C24C9F" w:rsidP="00C24C9F">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:color w:val="0070C0"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                              <w:r w:rsidRPr="003C5243">
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-[...13 lines deleted...]
-                                  <w:color w:val="2E6EB7"/>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                                  <w:color w:val="0070C0"/>
+                                  <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>HOME</w:t>
                               </w:r>
-                            </w:p>
-[...9 lines deleted...]
-                    </wpg:wgp>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="09AEADDC" w14:textId="38EF2B0A" w:rsidR="00CC138B" w:rsidRDefault="00CC138B" w:rsidP="00CC138B">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="405EC576" id="_x0000_s1035" alt="&quot;&quot;" href="#_DIRECTIONS:_This_Peer" style="position:absolute;left:0;text-align:left;margin-left:677.1pt;margin-top:-17.15pt;width:50.2pt;height:43.5pt;z-index:251667456;mso-position-horizontal-relative:margin" coordsize="6379,5528" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQCR1JTxewMAALQIAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vl1v&#10;2zYUfR+w/0DovZElx44jxCm8ZMkKBK2xZOgzTVEWEYnkSCpS9ut3SH04iVu064Y9RLn8ujz33HMv&#10;ffG+qyvyxI0VSq6j5GQWES6ZyoXcr6M/Hm7erSJiHZU5rZTk6+iZ2+j95c8/XbQ646kqVZVzQ+BE&#10;2qzV66h0TmdxbFnJa2pPlOYSi4UyNXUYmn2cG9rCe13F6Wy2jFtlcm0U49Zi9rpfjC6D/6LgzH0q&#10;CssdqdYRsLnwNeG789/48oJme0N1KdgAg/4AipoKiUsnV9fUUdIYceSqFswoqwp3wlQdq6IQjIcY&#10;EE0yexPNrVGNDrHss3avJ5pA7Rueftgt+/h0a/S93how0eo9uAgjH0tXmNr/B0rSBcqeJ8p45wjD&#10;5HJ+tjgFsQxLi0V6uhgoZSV4PzrFyl8P584X8+nc6nzuUxGPl8avoGjBMvwN8cM6iv/bOsEp1xge&#10;DU7q7/JRU/PY6HdIlaZO7EQl3HOQHZLiQcmnrWBb0w9A5dYQkaMM0tVsmaTpHOKXtIbsbweFpRHJ&#10;uWUQ4G+qsZy0wpXEqkrkpBBVFSRUVkI+XlWCPQ5YsftNur8Qbi+la8WamkvX14bhFWAraUuhbURM&#10;5sGZD3kSuPYBBMwH+H0w1JN9p9ijJVJdlVTu+cZqlBIie3Wy3x4fMbGrhL5BOF483v7P4+D1jveh&#10;pB4Qzawz3LHSm57H3wG2l9O0EFAegHnMFqr3J75H5/NlMk8WvV4H+6VeQZmx7parmngDLANByCZ9&#10;urMDlnELdH64PpgY+upDC7QjWRgdpf0fVfl9STUHBO/2hTRn56vV6TI9Ryy9NB98Kf+iOpL8r+qb&#10;YE0IfRMirgOUQWd+y1dylCbpEhGg6czP0gQNKKhgakrJcrlC7fmmlKxmZ2g0/yJZNJPKqzlcUUmv&#10;mGkCDcvPoF2NUL3lul0XGkG418/sVP6M6IyCNNAtrWY3Ajq5o9ZtqcGLg0m8ou4TPkWl2nWkBisi&#10;pTJ/fWne74dEsBqRFv1lHdk/G+pbXPVBQjz+uRsNMxq70ZBNfaXwKCYBTTBxwLhqNAuj6s94XDf+&#10;FixRyXDXOnKjeeUwwgIeZ8Y3m2D3nfJO3mv0115QXvUP3Wdq9FAaDmn6qEZ50uxNhfR7e5Y3jVOF&#10;COVzYHGgG6USrPA0wnr19r4ch12HHxuXfwMAAP//AwBQSwMECgAAAAAAAAAhAHZYGYjmFwAA5hcA&#10;ABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAGAAAABgAgGAAAApMe1&#10;vwAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAADsOAAA7DgHMtqGDAAAXe0lE&#10;QVR4Xu3dwZkkx3HFcZggE3iXRpAJMkEm8C5AkAnygCbIhL2Iu0eaQBNkAk0QK1GvhQXwdnc6OzIq&#10;ovL/+753kLCcqJjKjpzp7un8DgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAYCdvP378z7cf//xf+j8BADsYg/+f/+PT/42wCQDAJo6h/6fH8P8lH/9b/xkA&#10;cDff//ThH8ag//3wP/P248e/6J8CAO7iW8P/ETYBALiRc/h/+vDbYf+lsAkAwA08O/wfefvx01/1&#10;JQAA3cwO/0fGJjC+hr4cAKCDV4f/I2wCANDIGNhjcLuBPpO3Hz/+7/c//c+/6MsDACr6/qdPfxgD&#10;2w3yV3JsKH9jEwCAosaAXjH8H2ETAICCVg//R9gEAKCQc/h/+psb2Kvyj//+6V9VHgBwhSuG/yNs&#10;AgBwkTGArxr+j/zTD3/+N10OACDD2w+f/nj18H9kXIsuCwCw0tvPB7nUGP6PjGvS5QEAVqg4/B9h&#10;EwCARcaAdYO3UjhdDACCdRj+j7AJAECQz8/v7ROOmASAlxzD1Jzf2yPHby0cLAMAzzo/zvnbRzhW&#10;D5sAADzhLsP/kcqbgLvezOgyAOAx/F8/yKVa3ooeMemuNTO6DAC7u+vwf2RsAqNHtVuCu87M6DIA&#10;7Ozuw/+RapuAu8bM6DIA7GqX4f/IW6EjJt31ZUaXAWBHY/iPn4rdcLhzxsdZVNgE3LVlRpcBYDer&#10;zu/tkgqbgLuuzOgyAOzkPMhl3+H/yNWbgLumzOgyAOyiyvAfw9f9/6/IVaeLuWvJjC4DwA7O4X/9&#10;4B3XMA5yGYPX/fcrcsUm4K4jM7oMAHdXafh/fpRjpU0g+4hJdw2Z0WUAuLMK5/eO/Hb4P4zNyf37&#10;K5J5xKSrnxldBoC7qnJ+75eG/0OV31BG3pJOF3O1M6PLAHBHY5BVGf7veY59t03A1c2MLgPA3dQZ&#10;/uMvbz/9QZf1TeffJ9T447TVp4u5mpnRZQC4kzH83QM+O2OQPzP8Hyr9hfLKTcDVy4wuA8BddB/+&#10;D7U+pmLNEZO+Vl50GQDuoMr5vefwf/1TN2v9JhB/sIyrkxldBoDujgd0ifN7o4b/58bwdbWyE70J&#10;uBqZ0WUA6GoM2ypHOI4BGT38H+64CbivnxldBoCOKg3/cR2rhv9DnY0u5ohJ97Uzo8sA0M05/Msc&#10;5PKn1cP/odIm8GrP7utmRpcBoJNdh//DqPmba7gkr24C7mtmRpcBoItqw1+XlW7U/s21XJK3F46Y&#10;dF8vM7oMAB0w/H+t0Ntepw6WcV8rM7oMANWN4T+ecnAP5Oys/oiEZxw/gVf5w7enNwH3dTKjywBQ&#10;WaXzezM/Lvm9qpwp8Owm4L5GZnQZAKo6PyGzxhGOFYf/Q6WDZd7zyaeD+99mRpcBoCKG/3O6bQLu&#10;f5cZXQaAas7hX/8gl2oqbQLf+r65/01mdBkAKmH4v2Z8/1w/V+Rrvzm5f58ZXQaAKsZPsDsM/9Hn&#10;yq9fZRMdGe9U0mX9ivu3mdFlAKig0vm9Y4DqssJ93ufK1xZ0uljZTcD9u8zoMgBcbQyIGsP/uSMc&#10;n+X6/NJPyBEq//2E+zeZ0WUAuFKd4f/aKV7fMvp0dUd23ATcf8+MLgPAVb42FDNz5fB/ZOVfGFfa&#10;BMYnmo5r8v8tLz9/YwBco9bwX/eJns98Zs8um8Bx7y8/4EbfFgDZnhmKKzMG0crhf9SY+NTONYew&#10;P1QYvhWibweATMeDr8pHGS8b/uPrvnJ4y7g2fakl2ATYAIBUrw7F2Kw7wjGqz9WbQJ17cU30bQCw&#10;Wq3hv+4Ur7PPuDML2ATWRd8CACtFD8UX02b4PzJeuFWJJY4aJZ6Sy47aB7BKteGvywq3us9K71S6&#10;S9Q6gBV2Gv4ZL6qyCcRGbQOIVmn4r31v/c+ft5P23vpjo1n+URWu7h2jlgFEOn8iLvIHR0s/bO2a&#10;A2uO7+3SD6urdKbAyqhdAFHOn4jvf4rXVcP/ETaB16NWAUS4eig+MobjDp+1zybwWtQmgFcx/K/L&#10;GNS6vHCjX1fzDlGLAF5R6Sfi1ad4VRv+j6zeBKr2/UrUHoBZDP862e03n1ej1gDMqDIUxzWMAaXL&#10;ClflqMr3ZP0Rk9c/zRcVtQXgWVWG4hhIq98X3+0n33HNuvxwld7i+2rUEoBnVBmKYxDxR1E+bALf&#10;jtoB8F4M/z7Z5XSx2agVAO9RZSiew5/PxHlP1m8CfQ+WURsAvqXO8K94hGP1cMSkiy4fwNdU+Yl4&#10;5fAfX/fOh6OM751aXeKoUeVTX98dXTqALzkeKEV+Iq5/hGP1rN8Een0PddkAfqvYUGx3ilfVsAn8&#10;El0ygM8x/O+d8SK6vgVLHDVavI6iywXwUGwotj3CsXp4JxUbAPArlYYib19cn903AV0mgFrDf+Vf&#10;seYe4Vg9x/d67Udp/PDpj65uhegSgb1VGf7HYL71KV5VM77vKz9Mb3xooKt7dXR5wL7Op0Ou/4mY&#10;4X9tdtwEdGnAns6nQzjFi5zZbRPQZQH7qfITMcO/Xsag1rcv3LgfruYVWbnugLJ2Gf5VDqzpmNWb&#10;QJX7svJpR6CcKg8+hn/97PKbGZsAtlBn+I+3HnKEY4esfWG+zhGTx3Use+sxcLkqPxEf17D8IBeG&#10;f2xWDscq70IbYRPALVX5iThj+Lu65PXsswms+wt0IF2Vn4jP4b/yYwcY/quz/uM5yvyF9rLPoALS&#10;7DP873OEY/Ws/gn5WLNVPqPpgy4J6KfKT8TjAb1y+B81bniEY/XsccTkuA5dEtDHDsN/fN1uJ1Dd&#10;KauH41GjygcTsgmgjzpPh3CE492zfhOocY/ZBNDCsVirPB3CKV6bJOE3gRJreryOpUsCain2EzGn&#10;eG2W1cPxqFFmE1j1gw0wheFPKmSXd3qxCaCMSkNx/XvEOcKxevbZBMZHmbAJ4EK1hj9HOJIz53C8&#10;/xGTZ5/rPs8K+KIqw/8YzJziRX6XsS5WDsfxuVaubnZW9wn8DsOfdAibABBsDP9jwZU4v5dTvMi3&#10;wiYABKny2ekMf/JsxqDW7Q031ourmZ2xZlf2iY2dQ5EjHEnfrN4EqqwbNgGEqjT8Vy5uhv/9s8tv&#10;jmwCCFFlUY8NaPVb+xj+e2TtGwfqvGV4ZZ/YQJ3hP/64hyMcSVzGPdftD1fljRIjbAKYUuXpkIzh&#10;7+qS+2ebTWBhn7ihKk+HnMN/5Z/1M/x3z/qPD2ETQCNjoewx/DnCkZxZuQkMx2OqyOlia/tEc3WG&#10;P0c4kuzscsQkmwCMMfzdgskPp3iRazKGtJbKEjt8ZDoaqjP8V5/ixfAnX88um8DqPtFEoefCOcKR&#10;lMj6TaDK6WJsAls7FkGZ83t1SeEY/mQm400IWkJLHDXYBHCNYk+HMPxJyezyTjQ2gY1UGv4r35Ew&#10;+hwL29Ul5L1ZvwnUeP1t9W88KKDST8S7fB4L6Z9jSC/9HKrxV/eubnZWb3a4UJXhfywyTvEi7TLW&#10;7VhbWmbh2ASwDMOfkNezzyaw9jceJKo0/DnFi3TPPpsAR0y2N4b/cSMvfy6c4U/uljGotfzCjfXs&#10;amaHTaCx84VQjnAkZFVWbwIV1jWbQEPn4qkx/FcuHoY/uTprf7P9+d1sbAJ4vzrDnyMcyR5Z+8aG&#10;OmcKrPyNBwHO4V/iJ4a/Lh3+RT62mpBHxprU8gzHJoBv2mn4u7qEXJ1dNoGVT3thQpXnws/hf/8/&#10;myfkS1n/8SY1NoGVT3vhCVWeCz+G89JTvAp9bDUhX83KTWAYjzVXNztsAhcbPxHvMPyPGhzhSJpl&#10;lyMmOWz+ElWG/1joq4b/+LqFPraakKcyhrSW8hI7fKovjDH83Y24IBzhSMhXwiaAUPsMfw5yIffI&#10;+k3g/if74VDohVBO8SLkiYx372iJL1FoNnzQJSHS8Y3l/F5CGmdsAqt+ax6qbAKrf+PZyjkUOcKR&#10;kDtk/SZQ5YhJNoGXlRr+Sz/vhCMcyT45huMmR0yyCUw7hz+neBFyx4zH1cpP2KyzCXDY/NMqDf/1&#10;B7kw/Mme2WkTWPm0163sNfwr/CEbIddl9SYwvrarmx02gXdg+BOyZ1Z+zHKVx9v52gebgDW+MWOX&#10;dN+4zKwe/lU+uZSQatlnE+B0sV853wXDEY6E7J61v3lzxGQ5587MEY6EkDNr33VX55mG7TeBOsN/&#10;vEDDEY6EVMl4zOjhE45NoIBz+Jf4dWz58Hd1CSFfzy6bwMrXPkqqNfzv/2fphHTNLh+/ss0mUOWF&#10;0HHj1w5/jnAkJCIrN4GBTSBJlRdCVw//owZHOBISmrVHTB41SnwK78oXwC81ng6pMPzHQlo1/MfX&#10;rfLhdYTcLeMHNz3UltjhgycvUWf4c4QjIZ2zzSaw8AXwVKMR1+AF4QhHQm6Q9ZtAjadwb7EJFNkA&#10;OMWLkBtlvINPD8ElKryJ4za/BYxXt12DGVn9NrKjBsOfkAsyNoFVv9UPV20C4+ny270OcMVf/a7c&#10;QcfCO74+RzgScmGWbwLHIHZ1V2UM/5Wfh3Spc2iu/+u71TuoPlTq8r8iJIT8/IPeLY6YPDezdX2U&#10;cTS77GmT9cO/xucXEUJ+yXjcr/xcnYRN4MPK32TKWfH82lgE6w9yYfgTUjGNN4Fl71AsLfIbmjP8&#10;S/wtAyHkC1m9CYyv7erOZFzr7V7sfVbEYGX4E0I+z/jhUg/fcB1mViuvvDi8+hs5FhLDn5B+qboJ&#10;jFm3xYu9z3r2bZXnq/9rD1Rg+BPSN3oYL3G+G/C51wTHjNvy+f73Or5J7/oz7Kxd1NUmhPSIHsbL&#10;PPnsxZ4v9j7r2CW/+vERmb9CufqEkB7Rw3ipb20C41mEMdP0z/EeX3qH0Dn883ZRdw2EkB7Rw3i5&#10;L20CY/jzYu+k84WWX55jyx7+w+c3kxDSK3oYpxnP8T9qj9m18oXoLZw768e/jGQP/+HzxUQI6RU9&#10;jFOd84p3+oS6YvgPblERQnpED+N0V80rBHOLihDSI3oYA3PcoiKE9IgexsAct6gIIT2ihzEwxy0q&#10;QkiP6GEMzHGLihDSI3oYA3PcoiKE9IgexsAct6gIIT2ihzEwxy0qQkiP6GEMzHGLihDSI3oYA3Pc&#10;oiKE9IgexsAct6gIIT2ihzEwxy0qQkiP6GEMzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoy&#10;KtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq&#10;05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirT&#10;luspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPM&#10;cYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW&#10;6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05br&#10;KTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTlusp&#10;MioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsq&#10;MirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6yky&#10;KtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq&#10;05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioD&#10;zHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirT&#10;luspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW&#10;6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05br&#10;KTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGL&#10;KjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTlusp&#10;MirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6yky&#10;KtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIq&#10;A8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq&#10;05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirT&#10;luspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW&#10;6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8k&#10;L7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAMxxi4rkRbehLdcTyYtuAzDHLSqSF92G&#10;tlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDMcYuK5EW3oS3XE8mLbgMwxy0q&#10;khfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTyotsAzHGLiuRFt6Et1xPJi24D&#10;MMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAMxxi4rkRbehLdcT&#10;yYtuAzDHLSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDMcYuK5EW3&#10;oS3XE8mLbgMwxy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTyotsAzHGL&#10;iuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLb&#10;AMxxi4rkRbehLdcTyYtuAzDHLSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1&#10;RPKi2wDMcYuK5EW3oS3XE8mLbgMwxy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnR&#10;bWjL9UTyotsAzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPc&#10;oiJ50W1oy/VE8qLbAMxxi4rkRbehLdcTyYtuAzDHLSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzo&#10;NgBz3KIiedFtaMv1RPKi2wDMcYuK5EW3oS3XE8mLbgMwxy0qkhfdhrZcTyQvug3AHLeoSF50G9py&#10;PZG86DYAc9yiInnRbWjL9UTyotsAzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhe&#10;dBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAA/t933/0dqd+hara4l1UAAAAASUVORK5CYIJQSwMECgAAAAAAAAAh&#10;AA+bukOhAQAAoQEAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0iMCAwIDk2&#10;IDk2IiB4bWxucz0iaHR0cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRw&#10;Oi8vd3d3LnczLm9yZy8xOTk5L3hsaW5rIiBpZD0iSWNvbnNfSG91c2UiIG92ZXJmbG93PSJoaWRk&#10;ZW4iPjxwYXRoIGQ9Ik03MiAzNC44IDcyIDE4IDY0IDE4IDY0IDI3LjIgNDggMTIgNDggMTIgNiA1&#10;MiAxMC41IDU1LjggNDggMjAuMiA0OCAyMC4yIDg1LjUgNTUuOCA5MCA1MloiIGZpbGw9IiMyRTZF&#10;QjciLz48cGF0aCBkPSJNMTggNTQuMyAxOCA4NCA0MiA4NCA0MiA1OSA1NCA1OSA1NCA4NCA3OCA4&#10;NCA3OCA1NC4zIDQ4IDI1LjggMTggNTQuM1pNMzYgNzEgMjQgNzEgMjQgNTkgMzYgNTkgMzYgNzFa&#10;TTYwIDU5IDcyIDU5IDcyIDcxIDYwIDcxIDYwIDU5WiIgZmlsbD0iIzJFNkVCNyIvPjwvc3ZnPlBL&#10;AwQUAAYACAAAACEAIdI5X+QAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/CQBRF9yb+h8kz&#10;cWNgar80tVNiUAgxLgAluBw6z7ax86Z0Bqj/3mEly5t3cu95+WTQLTtibxtDAu7HATCk0qiGKgGf&#10;H7PRIzDrJCnZGkIBv2hhUlxf5TJT5kQrPK5dxXwJ2UwKqJ3rMs5tWaOWdmw6JH/7Nr2Wzse+4qqX&#10;J1+uWx4GQcq1bMgv1LLDaY3lz/qgBaRvyVbNm325j+7eN0v1+jVdviyEuL0Znp+AORzcPwxnfa8O&#10;hXfamQMpy1qfoyQOPStgFMURsDMSJ3EKbCcgCR+AFzm/fKL4AwAA//8DAFBLAwQUAAYACAAAACEA&#10;EV9uRu4AAAA0AgAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kU1LAzEQhu+C/yGMZze7&#10;K4iUZntoK+xFpa7nJSSzSejmgyQW+++NeNBCxYt4zAzzvA9vlqs3O5MDxmS8Y9BUNRB0wkvjFIOX&#10;4f76DkjK3Ek+e4cMjphg1V1eLHc481yOkjYhkUJxiYHOOSwoTUKj5anyAV3ZTD5ansszKhq42HOF&#10;tK3rWxq/M6A7YZJeMoi9vAEyHENJ/p3tp8kI3HjxatHlMxHU2JJdgDwqzAwsSsM/h22VDgroeYf2&#10;fxyaKrgfHZq/dNCl0Tgbt//q4mrc9LvteugfH54X46BNGp8Q40cl9OSvu3cAAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAKjWx6gTAQAASQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAABEAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAkdSU8XsDAAC0CAAADgAAAAAAAAAAAAAAAABDAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAKAAAAAAAAACEAdlgZiOYXAADmFwAAFAAAAAAAAAAAAAAAAADqBQAAZHJzL21l&#10;ZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEAD5u6Q6EBAAChAQAAFAAAAAAAAAAAAAAAAAAC&#10;HgAAZHJzL21lZGlhL2ltYWdlMi5zdmdQSwECLQAUAAYACAAAACEAIdI5X+QAAAAMAQAADwAAAAAA&#10;AAAAAAAAAADVHwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhABFfbkbuAAAANAIAABkA&#10;AAAAAAAAAAAAAAAA5iAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAA&#10;CyIAAAAA&#10;" o:button="t">
-[...10 lines deleted...]
-                          <w:pStyle w:val="Caption"/>
+              <v:rect w14:anchorId="4D7C2756" id="Rectangle 1410009328" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:696.15pt;margin-top:9.7pt;width:48.55pt;height:14.25pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACwf45pQEAAEQDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03sjusCww4hTDigwD&#10;ii1Atw9QZCkWYF1KKrHz96OUW7e9DXuhjyj58PCQy8fJDeygAW3wLa9nFWfaq9BZv2v5zx/r+wVn&#10;mKTv5BC8bvlRI39c3b1bjrHRD6EPQ6eBEYnHZowt71OKjRCoeu0kzkLUni5NACcTHWEnOpAjsbtB&#10;PFTVXIwBughBaUTKPp0u+arwG6NV+m4M6sSGlpO2VCKUuM1RrJay2YGMvVVnGfIfVDhpPRW9Uj3J&#10;JNke7F9UzioIGEyaqeBEMMYqXXqgburqj25eehl16YXMwXi1Cf8frfp2eIkbIBvGiA0SzF1MBlz+&#10;kj42FbOOV7P0lJii5Lyezxc0XUVX9aL6+OF9NlPcfo6A6YsOjmXQcqBZFIvk4RnT6enlSa7lw9oO&#10;Q5nH4H9LEGfOiJvCjNK0nZjtWl7q5sw2dMcNMIxqbanks8S0kUDjrDkbacQtx9e9BM3Z8NWTh3kf&#10;LgAuYHsB0qs+0KYkzk7wcyp7c5L2aZ+CsaWNW+mzRhpVMeK8VnkX3p7Lq9vyr34BAAD//wMAUEsD&#10;BBQABgAIAAAAIQDHH07g4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc&#10;qEMbQZzGqSp+VI7QIpXe3NgkEfY6it0m8PRsTnCb0X6anSlWo7PsbPrQepRwO0uAGay8brGW8L57&#10;vsmAhahQK+vRSPg2AVbl5UWhcu0HfDPnbawZhWDIlYQmxi7nPFSNcSrMfGeQbp++dyqS7WuuezVQ&#10;uLN8niR33KkW6UOjOvPQmOpre3ISNlm3/njxP0Ntnw6b/etePO5ElPL6alwvgUUzxj8YpvpUHUrq&#10;dPQn1IFZ8gsxXxBLSqTAJiLNJnWUkN4L4GXB/28ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQACwf45pQEAAEQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDHH07g4AAAAAsBAAAPAAAAAAAAAAAAAAAAAP8DAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAADAUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="4A52FEFE" w14:textId="77777777" w:rsidR="00C24C9F" w:rsidRPr="003C5243" w:rsidRDefault="00C24C9F" w:rsidP="00C24C9F">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:color w:val="0070C0"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                        <w:r w:rsidRPr="003C5243">
                           <w:rPr>
-                            <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-[...13 lines deleted...]
-                            <w:color w:val="2E6EB7"/>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                            <w:color w:val="0070C0"/>
+                            <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>HOME</w:t>
                         </w:r>
-                      </w:p>
-[...4 lines deleted...]
-              </v:group>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="09AEADDC" w14:textId="38EF2B0A" w:rsidR="00CC138B" w:rsidRDefault="00CC138B" w:rsidP="00CC138B">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="003A0E0B" w:rsidRPr="008C0326">
+      <w:r w:rsidR="00F34393">
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Possible Focal Areas: </w:t>
       </w:r>
-      <w:r w:rsidR="003A0E0B" w:rsidRPr="00D4797F">
+      <w:r w:rsidR="00F34393" w:rsidRPr="00633FEA">
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-          <w:i/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:color w:val="2E6EB7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ESL-Specific</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="a3"/>
         <w:tblW w:w="14598" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4518"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4860"/>
+        <w:gridCol w:w="4866"/>
+        <w:gridCol w:w="4866"/>
+        <w:gridCol w:w="4866"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A0E0B" w14:paraId="386293B0" w14:textId="77777777" w:rsidTr="00D4797F">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB38BD" w14:textId="77777777" w:rsidTr="003B67A1">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcW w:w="4866" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="218108F7" w14:textId="1B822E22" w:rsidR="003A0E0B" w:rsidRPr="006C5C72" w:rsidRDefault="003A0E0B" w:rsidP="007048B4">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB38BA" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="000E7728">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Instructions and Pairing</w:t>
+              <w:t>Standards and Language Objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4866" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="6E41C0B2" w14:textId="1826668A" w:rsidR="003A0E0B" w:rsidRPr="0095228F" w:rsidRDefault="003A0E0B" w:rsidP="007048B4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB38BB" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="000E7728">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Standards Alignment and Rigor</w:t>
+              <w:t>Instruction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="4866" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8A6C1D" w14:textId="691FD22D" w:rsidR="003A0E0B" w:rsidRPr="0095228F" w:rsidRDefault="00A60537" w:rsidP="007048B4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB38BC" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="000E7728">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Lesson Activities and Materials</w:t>
+              <w:t>Learner Practice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0E0B" w14:paraId="57C7EB29" w14:textId="77777777" w:rsidTr="00A702EE">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB38CC" w14:textId="77777777" w:rsidTr="003B67A1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcW w:w="4866" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="444178B6" w14:textId="5210FDB0" w:rsidR="003A0E0B" w:rsidRPr="003A0E0B" w:rsidRDefault="003A0E0B" w:rsidP="00A60537">
-[...172 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB38BE" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
               <w:t xml:space="preserve">Does the instructor ask questions and/or provide activities that require critical thinking skills at some point in the lesson sequence? (Reference Webb’s Depth of Knowledge Chart for examples: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15">
-              <w:r w:rsidRPr="003A0E0B">
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidRPr="004A2561">
                 <w:rPr>
-                  <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Roboto" w:hAnsi="Source Sans Pro" w:cs="Roboto"/>
-                  <w:color w:val="0B57D0"/>
                   <w:highlight w:val="white"/>
                 </w:rPr>
                 <w:t>https://www.paadultedresources.org/webbs-dok-flip-chart/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="003A0E0B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="004A2561">
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BEE2889" w14:textId="4823863D" w:rsidR="003A0E0B" w:rsidRPr="003A0E0B" w:rsidRDefault="003A0E0B" w:rsidP="003A0E0B">
-[...45 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB38BF" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>Does the lesson provide activities that allow learners to demonstrate competence in at least one of the actions stated in the targeted College and Career Readiness Standards or English Language Proficiency Standards level descriptor with little to no support?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38C1" w14:textId="4419B80F" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="00C03250">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
               <w:t>Does the lesson provide opportunities to learn and use academic Tier 2 vocabulary words (text complexity- academic language)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="4866" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D98DFB6" w14:textId="77777777" w:rsidR="00A60537" w:rsidRPr="00A60537" w:rsidRDefault="00A60537" w:rsidP="00A60537">
-[...83 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB38C2" w14:textId="14BE31A9" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>Are instructions clear and concise and provided in appropriate amounts for learners’ proficiency level(s)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38C3" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>Does the lesson give clear and reasonable time frames for each activity, and does it offer sufficient opportunity for learners to practice using the target language/skills?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38C4" w14:textId="6E33E746" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>Are the lesson content and materials meaningful and appropriate for learners?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38C5" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>Does the lesson provide opportunities that challenge learners to produce language (i.e., speaking or writing) beyond single words? Learners do not simply list vocabulary words but are challenged to produce language that is level-appropriate both in complexity and amount.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38C6" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>During group, pair, or individual work, is the instructor readily available to support learners while still allowing them enough space to engage in productive struggle?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4866" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB38C7" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>Are learners using all four skills (i.e., reading, writing, speaking, and listening) for a specific learning purpose at least one time throughout the lesson?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38C8" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
               <w:t>During the lesson activities, does the instructor employ differentiation strategies to meet diverse learners’ needs?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C7C63AD" w14:textId="77777777" w:rsidR="00A60537" w:rsidRPr="00A60537" w:rsidRDefault="00A60537" w:rsidP="00A60537">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB38C9" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>Do learners primarily work collaboratively with other learners or alone to complete most of the lesson activities?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38CA" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>Are the lesson activities thoughtfully sequenced to promote learning, starting with what learners already know and building at an appropriate rate?  Language, literacy, and skill support is provided as appropriate.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38CB" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
               <w:t>Does the lesson give opportunities to practice using target language structures and vocabulary in a meaningful context that models use outside of the classroom?</w:t>
-            </w:r>
-[...17 lines deleted...]
-              <w:t>Are the lesson activities thoughtfully sequenced to promote learning, starting with what learners already know and building at an appropriate rate?  Language, literacy, and skill support is provided as appropriate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3496DB24" w14:textId="77777777" w:rsidR="003A0E0B" w:rsidRPr="006E58C8" w:rsidRDefault="003A0E0B">
-[...71 lines deleted...]
-    <w:p w14:paraId="4B64648C" w14:textId="16B3A8BB" w:rsidR="00A60537" w:rsidRPr="008C0326" w:rsidRDefault="00890CA1" w:rsidP="008C0326">
+    <w:p w14:paraId="32BB38D0" w14:textId="5FDB081E" w:rsidR="00E62738" w:rsidRDefault="00BB1714" w:rsidP="00B6160F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Possible_Focal_Areas:_4"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="7" w:name="_heading=h.xgp5p5iny602" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A583014" wp14:editId="0CC3B0B7">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>8825696</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-248856</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="361315" cy="361315"/>
+            <wp:effectExtent l="0" t="0" r="635" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1450030238" name="Shape 19" descr="House with solid fill">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1450030238" name="Shape 19" descr="House with solid fill">
+                      <a:hlinkClick r:id="rId10"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11">
+                      <a:alphaModFix/>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="361315" cy="361315"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2239A611" wp14:editId="1B185A42">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70D357F6" wp14:editId="4A5F0F6E">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>8580120</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8846961</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-199228</wp:posOffset>
+                  <wp:posOffset>123284</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="637953" cy="552893"/>
-                <wp:effectExtent l="0" t="0" r="10160" b="0"/>
+                <wp:extent cx="616688" cy="180753"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="10160"/>
                 <wp:wrapNone/>
-                <wp:docPr id="764220888" name="Group 3">
-[...6 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="1790208650" name="Rectangle 338466535"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...2 lines deleted...]
-                      <wpg:grpSpPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="637953" cy="552893"/>
-[...1 lines deleted...]
-                          <a:chExt cx="637953" cy="552893"/>
+                          <a:ext cx="616688" cy="180753"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...43 lines deleted...]
-                          </a:prstGeom>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
                           <a:noFill/>
-                          <a:ln>
-[...7 lines deleted...]
-                                <w:pStyle w:val="Caption"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3294DF9B" w14:textId="77777777" w:rsidR="00C24C9F" w:rsidRPr="003C5243" w:rsidRDefault="00C24C9F" w:rsidP="00C24C9F">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:color w:val="0070C0"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                              <w:r w:rsidRPr="003C5243">
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-[...13 lines deleted...]
-                                  <w:color w:val="2E6EB7"/>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                                  <w:color w:val="0070C0"/>
+                                  <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>HOME</w:t>
                               </w:r>
-                            </w:p>
-[...9 lines deleted...]
-                    </wpg:wgp>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="0A53EFB3" w14:textId="2B9FF55E" w:rsidR="00CC138B" w:rsidRDefault="00CC138B" w:rsidP="00CC138B">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="2239A611" id="_x0000_s1038" alt="&quot;&quot;" href="#_DIRECTIONS:_This_Peer" style="position:absolute;left:0;text-align:left;margin-left:675.6pt;margin-top:-15.7pt;width:50.25pt;height:43.55pt;z-index:251669504;mso-position-horizontal-relative:margin" coordsize="6379,5528" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQBJZdhVdQMAALIIAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vl1v&#10;2zYUfR+w/0DwvZElf1aIU3jJkhUIWmNJ0WeaoiwiEsmRVOTs1++QkuwlabeuG/YQ5fLr8tzDc+/1&#10;+btDU5NHYZ3Uak3TswklQnFdSLVf00/3129WlDjPVMFqrcSaPglH3138+MN5Z3KR6UrXhbAETpTL&#10;O7OmlfcmTxLHK9Ewd6aNUFgstW2Yx9Duk8KyDt6bOskmk0XSaVsYq7lwDrNX/SK9iP7LUnD/sSyd&#10;8KReU2Dz8Wvjdxe+ycU5y/eWmUryAQb7DhQNkwqXHl1dMc9Ia+UrV43kVjtd+jOum0SXpeQixoBo&#10;0smLaG6sbk2MZZ93e3OkCdS+4Om73fIPjzfW3JmtBROd2YOLOAqxHErbhP9ASQ6RsqcjZeLgCcfk&#10;Yrp8O59SwrE0n2ert9OeUl6B91enePXzX55LxkuTZ1CM5Dn+hvhhvYr/73WCU761gg5Omm/y0TD7&#10;0Jo3eCrDvNzJWvqnKDs8SgClHreSb20/AJVbS2SBNJjM5vPVcjGbUaJYA9nfDArLKCmE4xDgL7p1&#10;gnTSV8TpWhaklHUdJVTVUj1c1pI/DFix+8VzfyHcXkpXmreNUL7PDStqwNbKVdI4SmwewNn3RRre&#10;KAkBRMwn+H0wLJB9q/mDI0pfVkztxcYZpBIie3ay3x4dPWNiV0tzjXCCeIL9n8chmp3oQ8l6uTlv&#10;hedVuDDw+CvAhhBZflyIKE/AQvAOqv9WnU8X6TSd9zof7P6CMUmMdf5G6IYEAywDQXxN9njrBizj&#10;loH7/vqIC2hC9qEEupEsjF49+z/K8ruKGQEIwe1JmstsnmaLRToK8z4k8k/6QNL/VXtHUEd8oQQR&#10;fwCUQWVhy1deKEMIeAuUnOkyS2dDFT+WpHSxWKHthJKUriZLlKd/8VQsVzpoGS5YXqvwPU5AX2EG&#10;xWqEGix/2B1iGZiFe8PMThdPiM5qCANNyBl+LaGSW+b8lln0G0yih/qP+JS17tZUDxYllba/f2k+&#10;7IdAsEpJh+qypu63loUCV79XkE5odqNhR2M3GqptLjVaInQANNHEAevr0Sytbj6jtW7CLVhiiuOu&#10;NfWjeekxwgJaMxebTbT7Onmr7gyqay+ooPn7w2dmzZAYHs/0QY/iZPmL/Oj39ixvWq9LGZPnxOJA&#10;NxIlWrExwnrWef88jrtOPzUu/gAAAP//AwBQSwMECgAAAAAAAAAhAHZYGYjmFwAA5hcAABQAAABk&#10;cnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAGAAAABgAgGAAAApMe1vwAAAAFz&#10;UkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAADsOAAA7DgHMtqGDAAAXe0lEQVR4Xu3d&#10;wZkkx3HFcZggE3iXRpAJMkEm8C5AkAnygCbIhL2Iu0eaQBNkAk0QK1GvhQXwdnc6OzIqovL/+753&#10;kLCcqJjKjpzp7un8DgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAYCdvP378z7cf//xf+j8BADsYg/+f/+PT/42wCQDAJo6h/6fH8P8lH/9b/xkAcDff//Th&#10;H8ag//3wP/P248e/6J8CAO7iW8P/ETYBALiRc/h/+vDbYf+lsAkAwA08O/wfefvx01/1JQAA3cwO&#10;/0fGJjC+hr4cAKCDV4f/I2wCANDIGNhjcLuBPpO3Hz/+7/c//c+/6MsDACr6/qdPfxgD2w3yV3Js&#10;KH9jEwCAosaAXjH8H2ETAICCVg//R9gEAKCQc/h/+psb2Kvyj//+6V9VHgBwhSuG/yNsAgBwkTGA&#10;rxr+j/zTD3/+N10OACDD2w+f/nj18H9kXIsuCwCw0tvPB7nUGP6PjGvS5QEAVqg4/B9hEwCARcaA&#10;dYO3UjhdDACCdRj+j7AJAECQz8/v7ROOmASAlxzD1Jzf2yPHby0cLAMAzzo/zvnbRzhWD5sAADzh&#10;LsP/kcqbgLvezOgyAOAx/F8/yKVa3ooeMemuNTO6DAC7u+vwf2RsAqNHtVuCu87M6DIA7Ozuw/+R&#10;apuAu8bM6DIA7GqX4f/IW6EjJt31ZUaXAWBHY/iPn4rdcLhzxsdZVNgE3LVlRpcBYDerzu/tkgqb&#10;gLuuzOgyAOzkPMhl3+H/yNWbgLumzOgyAOyiyvAfw9f9/6/IVaeLuWvJjC4DwA7O4X/94B3XMA5y&#10;GYPX/fcrcsUm4K4jM7oMAHdXafh/fpRjpU0g+4hJdw2Z0WUAuLMK5/eO/Hb4P4zNyf37K5J5xKSr&#10;nxldBoC7qnJ+75eG/0OV31BG3pJOF3O1M6PLAHBHY5BVGf7veY59t03A1c2MLgPA3dQZ/uMvbz/9&#10;QZf1TeffJ9T447TVp4u5mpnRZQC4kzH83QM+O2OQPzP8Hyr9hfLKTcDVy4wuA8BddB/+D7U+pmLN&#10;EZO+Vl50GQDuoMr5vefwf/1TN2v9JhB/sIyrkxldBoDujgd0ifN7o4b/58bwdbWyE70JuBqZ0WUA&#10;6GoM2ypHOI4BGT38H+64CbivnxldBoCOKg3/cR2rhv9DnY0u5ohJ97Uzo8sA0M05/Msc5PKn1cP/&#10;odIm8GrP7utmRpcBoJNdh//DqPmba7gkr24C7mtmRpcBoItqw1+XlW7U/s21XJK3F46YdF8vM7oM&#10;AB0w/H+t0Ntepw6WcV8rM7oMANWN4T+ecnAP5Oys/oiEZxw/gVf5w7enNwH3dTKjywBQWaXzezM/&#10;Lvm9qpwp8Owm4L5GZnQZAKo6PyGzxhGOFYf/Q6WDZd7zyaeD+99mRpcBoCKG/3O6bQLuf5cZXQaA&#10;as7hX/8gl2oqbQLf+r65/01mdBkAKmH4v2Z8/1w/V+Rrvzm5f58ZXQaAKsZPsDsM/9Hnyq9fZRMd&#10;Ge9U0mX9ivu3mdFlAKig0vm9Y4DqssJ93ufK1xZ0uljZTcD9u8zoMgBcbQyIGsP/uSMcn+X6/NJP&#10;yBEq//2E+zeZ0WUAuFKd4f/aKV7fMvp0dUd23ATcf8+MLgPAVb42FDNz5fB/ZOVfGFfaBMYnmo5r&#10;8v8tLz9/YwBco9bwX/eJns98Zs8um8Bx7y8/4EbfFgDZnhmKKzMG0crhf9SY+NTONYewP1QYvhWi&#10;bweATMeDr8pHGS8b/uPrvnJ4y7g2fakl2ATYAIBUrw7F2Kw7wjGqz9WbQJ17cU30bQCwWq3hv+4U&#10;r7PPuDML2ATWRd8CACtFD8UX02b4PzJeuFWJJY4aJZ6Sy47aB7BKteGvywq3us9K71S6S9Q6gBV2&#10;Gv4ZL6qyCcRGbQOIVmn4r31v/c+ft5P23vpjo1n+URWu7h2jlgFEOn8iLvIHR0s/bO2aA2uO7+3S&#10;D6urdKbAyqhdAFHOn4jvf4rXVcP/ETaB16NWAUS4eig+MobjDp+1zybwWtQmgFcx/K/LGNS6vHCj&#10;X1fzDlGLAF5R6Sfi1ad4VRv+j6zeBKr2/UrUHoBZDP862e03n1ej1gDMqDIUxzWMAaXLClflqMr3&#10;ZP0Rk9c/zRcVtQXgWVWG4hhIq98X3+0n33HNuvxwld7i+2rUEoBnVBmKYxDxR1E+bALfjtoB8F4M&#10;/z7Z5XSx2agVAO9RZSiew5/PxHlP1m8CfQ+WURsAvqXO8K94hGP1cMSkiy4fwNdU+Yl45fAfX/fO&#10;h6OM751aXeKoUeVTX98dXTqALzkeKEV+Iq5/hGP1rN8Een0PddkAfqvYUGx3ilfVsAn8El0ygM8x&#10;/O+d8SK6vgVLHDVavI6iywXwUGwotj3CsXp4JxUbAPArlYYib19cn903AV0mgFrDf+VfseYe4Vg9&#10;x/d67Udp/PDpj65uhegSgb1VGf7HYL71KV5VM77vKz9Mb3xooKt7dXR5wL7Op0Ou/4mY4X9tdtwE&#10;dGnAns6nQzjFi5zZbRPQZQH7qfITMcO/Xsag1rcv3LgfruYVWbnugLJ2Gf5VDqzpmNWbQJX7svJp&#10;R6CcKg8+hn/97PKbGZsAtlBn+I+3HnKEY4esfWG+zhGTx3Use+sxcLkqPxEf17D8IBeGf2xWDscq&#10;70IbYRPALVX5iThj+Lu65PXsswms+wt0IF2Vn4jP4b/yYwcY/quz/uM5yvyF9rLPoALS7DP873OE&#10;Y/Ws/gn5WLNVPqPpgy4J6KfKT8TjAb1y+B81bniEY/XsccTkuA5dEtDHDsN/fN1uJ1DdKauH41Gj&#10;ygcTsgmgjzpPh3CE492zfhOocY/ZBNDCsVirPB3CKV6bJOE3gRJreryOpUsCain2EzGneG2W1cPx&#10;qFFmE1j1gw0wheFPKmSXd3qxCaCMSkNx/XvEOcKxevbZBMZHmbAJ4EK1hj9HOJIz53C8/xGTZ5/r&#10;Ps8K+KIqw/8YzJziRX6XsS5WDsfxuVaubnZW9wn8DsOfdAibABBsDP9jwZU4v5dTvMi3wiYABKny&#10;2ekMf/JsxqDW7Q031ourmZ2xZlf2iY2dQ5EjHEnfrN4EqqwbNgGEqjT8Vy5uhv/9s8tvjmwCCFFl&#10;UY8NaPVb+xj+e2TtGwfqvGV4ZZ/YQJ3hP/64hyMcSVzGPdftD1fljRIjbAKYUuXpkIzh7+qS+2eb&#10;TWBhn7ihKk+HnMN/5Z/1M/x3z/qPD2ETQCNjoewx/DnCkZxZuQkMx2OqyOlia/tEc3WGP0c4kuzs&#10;csQkmwCMMfzdgskPp3iRazKGtJbKEjt8ZDoaqjP8V5/ixfAnX88um8DqPtFEoefCOcKRlMj6TaDK&#10;6WJsAls7FkGZ83t1SeEY/mQm400IWkJLHDXYBHCNYk+HMPxJyezyTjQ2gY1UGv4r35Ew+hwL29Ul&#10;5L1ZvwnUeP1t9W88KKDST8S7fB4L6Z9jSC/9HKrxV/eubnZWb3a4UJXhfywyTvEi7TLW7VhbWmbh&#10;2ASwDMOfkNezzyaw9jceJKo0/DnFi3TPPpsAR0y2N4b/cSMvfy6c4U/uljGotfzCjfXsamaHTaCx&#10;84VQjnAkZFVWbwIV1jWbQEPn4qkx/FcuHoY/uTprf7P9+d1sbAJ4vzrDnyMcyR5Z+8aGOmcKrPyN&#10;BwHO4V/iJ4a/Lh3+RT62mpBHxprU8gzHJoBv2mn4u7qEXJ1dNoGVT3thQpXnws/hf/8/myfkS1n/&#10;8SY1NoGVT3vhCVWeCz+G89JTvAp9bDUhX83KTWAYjzVXNztsAhcbPxHvMPyPGhzhSJpllyMmOWz+&#10;ElWG/1joq4b/+LqFPraakKcyhrSW8hI7fKovjDH83Y24IBzhSMhXwiaAUPsMfw5yIffI+k3g/if7&#10;4VDohVBO8SLkiYx372iJL1FoNnzQJSHS8Y3l/F5CGmdsAqt+ax6qbAKrf+PZyjkUOcKRkDtk/SZQ&#10;5YhJNoGXlRr+Sz/vhCMcyT45huMmR0yyCUw7hz+neBFyx4zH1cpP2KyzCXDY/NMqDf/1B7kw/Mme&#10;2WkTWPm0163sNfwr/CEbIddl9SYwvrarmx02gXdg+BOyZ1Z+zHKVx9v52gebgDW+MWOXdN+4zKwe&#10;/lU+uZSQatlnE+B0sV853wXDEY6E7J61v3lzxGQ5587MEY6EkDNr33VX55mG7TeBOsN/vEDDEY6E&#10;VMl4zOjhE45NoIBz+Jf4dWz58Hd1CSFfzy6bwMrXPkqqNfzv/2fphHTNLh+/ss0mUOWF0HHj1w5/&#10;jnAkJCIrN4GBTSBJlRdCVw//owZHOBISmrVHTB41SnwK78oXwC81ng6pMPzHQlo1/MfXrfLhdYTc&#10;LeMHNz3UltjhgycvUWf4c4QjIZ2zzSaw8AXwVKMR1+AF4QhHQm6Q9ZtAjadwb7EJFNkAOMWLkBtl&#10;vINPD8ElKryJ4za/BYxXt12DGVn9NrKjBsOfkAsyNoFVv9UPV20C4+ny270OcMVf/a7cQcfCO74+&#10;RzgScmGWbwLHIHZ1V2UM/5Wfh3Spc2iu/+u71TuoPlTq8r8iJIT8/IPeLY6YPDezdX2UcTS77GmT&#10;9cO/xucXEUJ+yXjcr/xcnYRN4MPK32TKWfH82lgE6w9yYfgTUjGNN4Fl71AsLfIbmjP8S/wtAyHk&#10;C1m9CYyv7erOZFzr7V7sfVbEYGX4E0I+z/jhUg/fcB1mViuvvDi8+hs5FhLDn5B+qboJjFm3xYu9&#10;z3r2bZXnq/9rD1Rg+BPSN3oYL3G+G/C51wTHjNvy+f73Or5J7/oz7Kxd1NUmhPSIHsbLPPnsxZ4v&#10;9j7r2CW/+vERmb9CufqEkB7Rw3ipb20C41mEMdP0z/EeX3qH0Dn883ZRdw2EkB7Rw3i5L20CY/jz&#10;Yu+k84WWX55jyx7+w+c3kxDSK3oYpxnP8T9qj9m18oXoLZw768e/jGQP/+HzxUQI6RU9jFOd84p3&#10;+oS6YvgPblERQnpED+N0V80rBHOLihDSI3oYA3PcoiKE9IgexsAct6gIIT2ihzEwxy0qQkiP6GEM&#10;zHGLihDSI3oYA3PcoiKE9IgexsAct6gIIT2ihzEwxy0qQkiP6GEMzHGLihDSI3oYA3PcoiKE9Ige&#10;xsAct6gIIT2ihzEwxy0qQkiP6GEMzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6yky&#10;KtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq&#10;05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioD&#10;zHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirT&#10;luspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW&#10;6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05br&#10;KTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGL&#10;KjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTlusp&#10;MirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6yky&#10;KtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIq&#10;A8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq&#10;05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirT&#10;luspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW&#10;6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xx&#10;iyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05br&#10;KTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTlusp&#10;MirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6yky&#10;KgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoy&#10;KtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq&#10;05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirT&#10;luspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPM&#10;cYsqMirTluspMirTluspMirTluspMioDzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3&#10;qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAMxxi4rkRbehLdcTyYtuAzDHLSqSF92GtlxPJC+6&#10;DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDMcYuK5EW3oS3XE8mLbgMwxy0qkhfdhrZc&#10;TyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTyotsAzHGLiuRFt6Et1xPJi24DMMctKpIX&#10;3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAMxxi4rkRbehLdcTyYtuAzDH&#10;LSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDMcYuK5EW3oS3XE8mL&#10;bgMwxy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTyotsAzHGLiuRFt6Et&#10;1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAMxxi4rk&#10;RbehLdcTyYtuAzDHLSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDM&#10;cYuK5EW3oS3XE8mLbgMwxy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTy&#10;otsAzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1o&#10;y/VE8qLbAMxxi4rkRbehLdcTyYtuAzDHLSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIi&#10;edFtaMv1RPKi2wDMcYuK5EW3oS3XE8mLbgMwxy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYA&#10;c9yiInnRbWjL9UTyotsAzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2R&#10;vOg2AHPcoiJ50W1oy/VE8qLbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAA/t933/0dqd+hara4l1UAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAA+bukOh&#10;AQAAoQEAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0iMCAwIDk2IDk2IiB4&#10;bWxucz0iaHR0cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8vd3d3&#10;LnczLm9yZy8xOTk5L3hsaW5rIiBpZD0iSWNvbnNfSG91c2UiIG92ZXJmbG93PSJoaWRkZW4iPjxw&#10;YXRoIGQ9Ik03MiAzNC44IDcyIDE4IDY0IDE4IDY0IDI3LjIgNDggMTIgNDggMTIgNiA1MiAxMC41&#10;IDU1LjggNDggMjAuMiA0OCAyMC4yIDg1LjUgNTUuOCA5MCA1MloiIGZpbGw9IiMyRTZFQjciLz48&#10;cGF0aCBkPSJNMTggNTQuMyAxOCA4NCA0MiA4NCA0MiA1OSA1NCA1OSA1NCA4NCA3OCA4NCA3OCA1&#10;NC4zIDQ4IDI1LjggMTggNTQuM1pNMzYgNzEgMjQgNzEgMjQgNTkgMzYgNTkgMzYgNzFaTTYwIDU5&#10;IDcyIDU5IDcyIDcxIDYwIDcxIDYwIDU5WiIgZmlsbD0iIzJFNkVCNyIvPjwvc3ZnPlBLAwQUAAYA&#10;CAAAACEAXC91IuUAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy27CMBBF95X6D9ZU6qYCJwQD&#10;SuOgij6Eqi4oLYKliadJ1HgcYgPp39es2uXVHN17Jpv3pmEn7FxtSUI8jIAhFVbXVEr4/HgezIA5&#10;r0irxhJK+EEH8/z6KlOptmd6x9PalyyUkEuVhMr7NuXcFRUa5Ya2RQq3L9sZ5UPsSq47dQ7lpuGj&#10;KJpwo2oKC5VqcVFh8b0+GgmTV7HVL/WhOCR3b5uVftotVo9LKW9v+od7YB57/wfDRT+oQx6c9vZI&#10;2rEm5ETEo8BKGCTxGNgFGYt4CmwvQYgp8Dzj/5/IfwEAAP//AwBQSwMEFAAGAAgAAAAhABFfbkbu&#10;AAAANAIAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJFNSwMxEIbvgv8hjGc3uyuIlGZ7&#10;aCvsRaWu5yUks0no5oMkFvvvjXjQQsWLeMwM87wPb5arNzuTA8ZkvGPQVDUQdMJL4xSDl+H++g5I&#10;ytxJPnuHDI6YYNVdXix3OPNcjpI2IZFCcYmBzjksKE1Co+Wp8gFd2Uw+Wp7LMyoauNhzhbSt61sa&#10;vzOgO2GSXjKIvbwBMhxDSf6d7afJCNx48WrR5TMR1NiSXYA8KswMLErDP4dtlQ4K6HmH9n8cmiq4&#10;Hx2av3TQpdE4G7f/6uJq3PS77XroHx+eF+OgTRqfEONHJfTkr7t3AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAEll2FV1AwAAsggAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0ACgAAAAAAAAAhAHZYGYjmFwAA5hcAABQAAAAAAAAAAAAAAAAA5AUAAGRycy9tZWRpYS9p&#10;bWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAA+bukOhAQAAoQEAABQAAAAAAAAAAAAAAAAA/B0AAGRy&#10;cy9tZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAFwvdSLlAAAADAEAAA8AAAAAAAAAAAAA&#10;AAAAzx8AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQARX25G7gAAADQCAAAZAAAAAAAA&#10;AAAAAAAAAOEgAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAAAYiAAAA&#10;AA==&#10;" o:button="t">
-[...10 lines deleted...]
-                          <w:pStyle w:val="Caption"/>
+              <v:rect w14:anchorId="70D357F6" id="Rectangle 338466535" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:696.6pt;margin-top:9.7pt;width:48.55pt;height:14.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEZ4hspgEAAEQDAAAOAAAAZHJzL2Uyb0RvYy54bWysUtuO0zAQfUfiHyy/0yQLlCpqulqxKkJa&#10;QaWFD3Adu7HkGzNuk/49Y/e2wBval8nx2Dlz5sws7ydn2UEBmuA73sxqzpSXoTd+1/GfP9bvFpxh&#10;Er4XNnjV8aNCfr96+2Y5xlbdhSHYXgEjEo/tGDs+pBTbqkI5KCdwFqLydKkDOJHoCLuqBzESu7PV&#10;XV3PqzFAHyFIhUjZx9MlXxV+rZVM37VGlZjtOGlLJUKJ2xyr1VK0OxBxMPIsQ/yHCieMp6JXqkeR&#10;BNuD+YfKGQkBg04zGVwVtDZSlR6om6b+q5vnQURVeiFzMF5twtejld8Oz3EDZMMYsUWCuYtJg8tf&#10;0semYtbxapaaEpOUnDfz+YKmK+mqWdSfPr7PZla3nyNg+qKCYxl0HGgWxSJxeMJ0enp5kmv5sDbW&#10;lnlY/0eCOHOmuinMKE3biZm+4x9y3ZzZhv64AYZRrg2VfBKYNgJonA1nI4244/hrL0BxZr968jDv&#10;wwXABWwvQHg5BNqUxNkJfk5lb07SHvYpaFPauJU+a6RRFSPOa5V34eW5vLot/+o3AAAA//8DAFBL&#10;AwQUAAYACAAAACEATybZgeEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI&#10;3FjKWsFSmk4THxpH2JAGt6wxbUXjVE22Fn493glufuVHrx8Xy8l14ohDaD1puJ4lIJAqb1uqNbxt&#10;n64WIEI0ZE3nCTV8Y4BleX5WmNz6kV7xuIm14BIKudHQxNjnUoaqQWfCzPdIvPv0gzOR41BLO5iR&#10;y10n50lyI51piS80psf7BquvzcFpWC/61fuz/xnr7vFjvXvZqYetilpfXkyrOxARp/gHw0mf1aFk&#10;p70/kA2i45yqdM4sTyoDcSIylaQg9hqyWwWyLOT/H8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMRniGymAQAARAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAE8m2YHhAAAACwEAAA8AAAAAAAAAAAAAAAAAAAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAOBQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="3294DF9B" w14:textId="77777777" w:rsidR="00C24C9F" w:rsidRPr="003C5243" w:rsidRDefault="00C24C9F" w:rsidP="00C24C9F">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:color w:val="0070C0"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                        <w:r w:rsidRPr="003C5243">
                           <w:rPr>
-                            <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-[...13 lines deleted...]
-                            <w:color w:val="2E6EB7"/>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                            <w:color w:val="0070C0"/>
+                            <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>HOME</w:t>
                         </w:r>
-                      </w:p>
-[...4 lines deleted...]
-              </v:group>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="0A53EFB3" w14:textId="2B9FF55E" w:rsidR="00CC138B" w:rsidRDefault="00CC138B" w:rsidP="00CC138B">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A60537" w:rsidRPr="008C0326">
+      <w:r w:rsidR="00F34393">
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Possible Focal Areas: </w:t>
       </w:r>
-      <w:r w:rsidR="00A60537" w:rsidRPr="00D4797F">
+      <w:r w:rsidR="00F34393" w:rsidRPr="004A2561">
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:color w:val="2E6EB7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Family Literacy-Specific</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="a4"/>
         <w:tblW w:w="14598" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7308"/>
-        <w:gridCol w:w="7290"/>
+        <w:gridCol w:w="7299"/>
+        <w:gridCol w:w="7299"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60537" w14:paraId="7CB6CB4C" w14:textId="77777777" w:rsidTr="00D4797F">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB38D3" w14:textId="77777777" w:rsidTr="003B67A1">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7308" w:type="dxa"/>
+            <w:tcW w:w="7299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="3682A676" w14:textId="7D47E4AF" w:rsidR="00A60537" w:rsidRPr="006C5C72" w:rsidRDefault="00A60537" w:rsidP="007048B4">
+          <w:p w14:paraId="32BB38D1" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="000E7728">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:ind w:left="360"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Lesson Activities and Materials</w:t>
+              <w:t>Integrated Family Literacy Instruction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7290" w:type="dxa"/>
+            <w:tcW w:w="7299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="4D38D5CE" w14:textId="711F3B86" w:rsidR="00A60537" w:rsidRPr="0095228F" w:rsidRDefault="00A60537" w:rsidP="007048B4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB38D2" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="000E7728">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60537" w14:paraId="54B987E2" w14:textId="77777777" w:rsidTr="008326F4">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB38DC" w14:textId="77777777" w:rsidTr="003B67A1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7308" w:type="dxa"/>
+            <w:tcW w:w="7299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="678ACDCA" w14:textId="121E16A1" w:rsidR="00A60537" w:rsidRPr="00A60537" w:rsidRDefault="00A60537" w:rsidP="00A60537">
-[...63 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB38D4" w14:textId="2A08C5B4" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">oes the lesson demonstrate evidence of integration across all three of the components of </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1F4A">
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">amily </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1F4A">
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">iteracy (i.e., </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1F4A">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">dult </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1F4A">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">ducation, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1F4A">
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">arent </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1F4A">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">ducation, and </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1F4A">
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">nteractive </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1F4A">
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">iteracy </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1F4A">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>ctivity)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38D5" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
               <w:t>Does the instructor draw intentional connections to other program components?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CE663C1" w14:textId="77777777" w:rsidR="00A60537" w:rsidRPr="00A60537" w:rsidRDefault="00A60537" w:rsidP="00A60537">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32BB38D6" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
               <w:t>Does the parent education lesson provide opportunities for the caregivers to practice a skill in a supportive environment?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D8DAD84" w14:textId="77777777" w:rsidR="00A60537" w:rsidRPr="00A60537" w:rsidRDefault="00A60537" w:rsidP="00A60537">
-[...44 lines deleted...]
-              <w:t>Does the Interactive Literacy Activity lesson framework include strategies for differentiation for various levels of learners and age groups?</w:t>
+          <w:p w14:paraId="32BB38D7" w14:textId="06E76A58" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">Do the parameters of the </w:t>
+            </w:r>
+            <w:r w:rsidR="005C46BA">
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">nteractive </w:t>
+            </w:r>
+            <w:r w:rsidR="005C46BA">
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">iteracy </w:t>
+            </w:r>
+            <w:r w:rsidR="005C46BA">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>ctivity correspond with multiple age groups?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38D8" w14:textId="1EF3C830" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">Does the </w:t>
+            </w:r>
+            <w:r w:rsidR="005C46BA">
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">nteractive </w:t>
+            </w:r>
+            <w:r w:rsidR="005C46BA">
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">iteracy </w:t>
+            </w:r>
+            <w:r w:rsidR="005C46BA">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>ctivity lesson framework include strategies for differentiation for variou</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s levels of learners and age groups?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7290" w:type="dxa"/>
+            <w:tcW w:w="7299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0E7C51" w14:textId="77777777" w:rsidR="00A60537" w:rsidRPr="00A60537" w:rsidRDefault="00A60537" w:rsidP="00A60537">
-[...68 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="32BB38D9" w14:textId="7E609220" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Can the </w:t>
+            </w:r>
+            <w:r w:rsidR="0071151F">
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:t>nteractive</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0071151F">
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">iteracy </w:t>
+            </w:r>
+            <w:r w:rsidR="0071151F">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>ctivity strategies caregivers use with their children be easily replicated outside of the classroom to support their children’s learning at home?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38DB" w14:textId="1FE46145" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="00DA7906">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">Does the instructor provide the opportunity for caregivers to reflect on their experience during </w:t>
+            </w:r>
+            <w:r w:rsidR="000E19F4">
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">nteractive </w:t>
+            </w:r>
+            <w:r w:rsidR="000E19F4">
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">iteracy </w:t>
+            </w:r>
+            <w:r w:rsidR="000E19F4">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>ctivities</w:t>
+            </w:r>
+            <w:r w:rsidR="000E19F4">
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000E19F4">
+              <w:t>Was</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve"> it relevant and useful to their fam</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ily, and how </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB0DC4">
+              <w:t>could it</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> be improved?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7842DAAA" w14:textId="77777777" w:rsidR="000E3488" w:rsidRDefault="000E3488">
-[...191 lines deleted...]
-    <w:p w14:paraId="4C1D3F06" w14:textId="2F02B78B" w:rsidR="00A60537" w:rsidRPr="00D4797F" w:rsidRDefault="00890CA1" w:rsidP="008C0326">
+    <w:p w14:paraId="32BB38E7" w14:textId="59827DFD" w:rsidR="00E62738" w:rsidRDefault="00BB1714" w:rsidP="00B6160F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E6EB7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Possible_Focal_Areas:_5"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="8" w:name="_heading=h.x2au1hqxakq8" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EF5977F" wp14:editId="3BDFDC95">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>8808334</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-254643</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="361315" cy="361315"/>
+            <wp:effectExtent l="0" t="0" r="635" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="332886451" name="Shape 19" descr="House with solid fill">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="332886451" name="Shape 19" descr="House with solid fill">
+                      <a:hlinkClick r:id="rId10"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11">
+                      <a:alphaModFix/>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="361315" cy="361315"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C0A4726" wp14:editId="104B46E9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E284446" wp14:editId="161E1001">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>8568528</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8829599</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-189230</wp:posOffset>
+                  <wp:posOffset>117497</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="637953" cy="552893"/>
-                <wp:effectExtent l="0" t="0" r="10160" b="0"/>
+                <wp:extent cx="616688" cy="180753"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="10160"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1733798877" name="Group 3">
-[...6 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="997926333" name="Rectangle 127016079"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...2 lines deleted...]
-                      <wpg:grpSpPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="637953" cy="552893"/>
-[...1 lines deleted...]
-                          <a:chExt cx="637953" cy="552893"/>
+                          <a:ext cx="616688" cy="180753"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...43 lines deleted...]
-                          </a:prstGeom>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
                           <a:noFill/>
-                          <a:ln>
-[...7 lines deleted...]
-                                <w:pStyle w:val="Caption"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2EB9E980" w14:textId="77777777" w:rsidR="00C24C9F" w:rsidRPr="003C5243" w:rsidRDefault="00C24C9F" w:rsidP="00C24C9F">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:color w:val="0070C0"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                              <w:r w:rsidRPr="003C5243">
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-[...13 lines deleted...]
-                                  <w:color w:val="2E6EB7"/>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                                  <w:color w:val="0070C0"/>
+                                  <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>HOME</w:t>
                               </w:r>
-                            </w:p>
-[...9 lines deleted...]
-                    </wpg:wgp>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="014BA17E" w14:textId="50A395E2" w:rsidR="00CC138B" w:rsidRDefault="00CC138B" w:rsidP="00CC138B">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="7C0A4726" id="_x0000_s1041" alt="&quot;&quot;" href="#_DIRECTIONS:_This_Peer" style="position:absolute;left:0;text-align:left;margin-left:674.7pt;margin-top:-14.9pt;width:50.25pt;height:43.55pt;z-index:251671552;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordsize="6379,5528" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQCIi4owcwMAALMIAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu&#10;2zgQfV9g/4HgeyNLrh1HiFO4SZMtELTGJos80xRlEaFIlqQipV/fGeqSJukl7S72IcrwNjxz5szQ&#10;x2+6WpE74bw0ek3TgxklQnNTSL1f03+uz1+tKPGB6YIpo8Wa3gtP35z8+cdxa3ORmcqoQjgCTrTP&#10;W7umVQg2TxLPK1Ezf2Cs0LBYGlezAEO3TwrHWvBeqySbzZZJa1xhneHCe5g96xfpSfRfloKHj2Xp&#10;RSBqTQFbiF8Xvzv8JifHLN87ZivJBxjsN1DUTGq4dHJ1xgIjjZPPXNWSO+NNGQ64qRNTlpKLGANE&#10;k86eRHPhTGNjLPu83duJJqD2CU+/7ZZ/uLtw9spuHTDR2j1wEUcYS1e6Gv8DStJFyu4nykQXCIfJ&#10;5fzwaDGnhMPSYpGtjuY9pbwC3p+d4tW7H55LxkuTR1Cs5Dn8DfGD9Sz+n+sEToXGCTo4qV/ko2bu&#10;trGvIFWWBbmTSob7KDtICoLSd1vJt64fAJVbR2QBZZAdLdLVUbqgRLMaVH8xCCyjpBCeg/7+Mo0X&#10;pJWhIt4oWZBSKhUVVCmpb0+V5LcDVNj9JNvfiLZX0pnhTS106EvDCQWojfaVtJ4SlyM2975IMUUJ&#10;4o+QH9D3sTDk+tLwW0+0Oa2Y3ouNt1BJENijk/326OgRETsl7TmEg9pB+z+PQ9Q70YeS9WrzwYnA&#10;K7wQefwbwGKILJ8WIsoHYBi8B9G/VObzZTrHdKLMB7u/YKwR63y4EKYmaADLgCBmk91d+gHLuGXg&#10;vr8+4gI0WHzQAf1IFoyepf2XivyqYlYABHT7lTJni8N0vljOJ2leYyW/NR1J/1f1TbAmhNiDSOgA&#10;yqAz3PKdHGVptoQIMBmHWfp6aONTT0qXyxW8O5isdDU7hP70L5LFcm1QzeCC5Urjd5oAheEMdKsR&#10;Klqh23WxDyzwXpzZmeIeonMGpAGvkLf8XIJOLpkPW+bgwYFJeETDR/iUyrRragaLksq4z9+ax/0g&#10;EVilpIX+sqb+U8Oww6n3GsSDr91ouNHYjYZu6lMDb2Ia0UQTDrigRrN0pr6Bt3WDt8AS0xzuWtMw&#10;mqcBRrAAbzMXm020+0Z5qa8stNdeUKj66+6GOTuURoA0fTCjPFn+pEL6vT3LmyaYUsbyeWBxoBtK&#10;JVrxZQTr0dP79TjuevitcfIFAAD//wMAUEsDBAoAAAAAAAAAIQB2WBmI5hcAAOYXAAAUAAAAZHJz&#10;L21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAABgAAAAYAIBgAAAKTHtb8AAAABc1JH&#10;QgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAA7DgAAOw4BzLahgwAAF3tJREFUeF7t3cGZ&#10;JMdxxXGYIBN4l0aQCTJBJvAuQJAJ8oAmyIS9iLtHmkATZAJNECtRr4UF8HZ3OjsyKqLy//u+d5Cw&#10;nKiYyo6c6e7p/A4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAGAnbz9+/M+3H//8X/o/AQA7GIP/n//j0/+NsAkAwCaOof+nx/D/JR//W/8ZAHA33//04R/G&#10;oP/98D/z9uPHv+ifAgDu4lvD/xE2AQC4kXP4f/rw22H/pbAJAMANPDv8H3n78dNf9SUAAN3MDv9H&#10;xiYwvoa+HACgg1eH/yNsAgDQyBjYY3C7gT6Ttx8//u/3P/3Pv+jLAwAq+v6nT38YA9sN8ldybCh/&#10;YxMAgKLGgF4x/B9hEwCAglYP/0fYBACgkHP4f/qbG9ir8o///ulfVR4AcIUrhv8jbAIAcJExgK8a&#10;/o/80w9//jddDgAgw9sPn/549fB/ZFyLLgsAsNLbzwe51Bj+j4xr0uUBAFaoOPwfYRMAgEXGgHWD&#10;t1I4XQwAgnUY/o+wCQBAkM/P7+0TjpgEgJccw9Sc39sjx28tHCwDAM86P87520c4Vg+bAAA84S7D&#10;/5HKm4C73szoMgDgMfxfP8ilWt6KHjHprjUzugwAu7vr8H9kbAKjR7VbgrvOzOgyAOzs7sP/kWqb&#10;gLvGzOgyAOxql+H/yFuhIybd9WVGlwFgR2P4j5+K3XC4c8bHWVTYBNy1ZUaXAWA3q87v7ZIKm4C7&#10;rszoMgDs5DzIZd/h/8jVm4C7pszoMgDsosrwH8PX/f+vyFWni7lryYwuA8AOzuF//eAd1zAOchmD&#10;1/33K3LFJuCuIzO6DAB3V2n4f36UY6VNIPuISXcNmdFlALizCuf3jvx2+D+Mzcn9+yuSecSkq58Z&#10;XQaAu6pyfu+Xhv9Dld9QRt6SThdztTOjywBwR2OQVRn+73mOfbdNwNXNjC4DwN3UGf7jL28//UGX&#10;9U3n3yfU+OO01aeLuZqZ0WUAuJMx/N0DPjtjkD8z/B8q/YXyyk3A1cuMLgPAXXQf/g+1PqZizRGT&#10;vlZedBkA7qDK+b3n8H/9Uzdr/SYQf7CMq5MZXQaA7o4HdInze6OG/+fG8HW1shO9CbgamdFlAOhq&#10;DNsqRziOARk9/B/uuAm4r58ZXQaAjioN/3Edq4b/Q52NLuaISfe1M6PLANDNOfzLHOTyp9XD/6HS&#10;JvBqz+7rZkaXAaCTXYf/w6j5m2u4JK9uAu5rZkaXAaCLasNfl5Vu1P7NtVyStxeOmHRfLzO6DAAd&#10;MPx/rdDbXqcOlnFfKzO6DADVjeE/nnJwD+TsrP6IhGccP4FX+cO3pzcB93Uyo8sAUFml83szPy75&#10;vaqcKfDsJuC+RmZ0GQCqOj8hs8YRjhWH/0Olg2Xe88mng/vfZkaXAaAihv9zum0C7n+XGV0GgGrO&#10;4V//IJdqKm0C3/q+uf9NZnQZACph+L9mfP9cP1fka785uX+fGV0GgCrGT7A7DP/R58qvX2UTHRnv&#10;VNJl/Yr7t5nRZQCooNL5vWOA6rLCfd7nytcWdLpY2U3A/bvM6DIAXG0MiBrD/7kjHJ/l+vzST8gR&#10;Kv/9hPs3mdFlALhSneH/2ile3zL6dHVHdtwE3H/PjC4DwFW+NhQzc+Xwf2TlXxhX2gTGJ5qOa/L/&#10;LS8/f2MAXKPW8F/3iZ7PfGbPLpvAce8vP+BG3xYA2Z4ZiiszBtHK4X/UmPjUzjWHsD9UGL4Vom8H&#10;gEzHg6/KRxkvG/7j675yeMu4Nn2pJdgE2ACAVK8OxdisO8Ixqs/Vm0Cde3FN9G0AsFqt4b/uFK+z&#10;z7gzC9gE1kXfAgArRQ/FF9Nm+D8yXrhViSWOGiWeksuO2gewSrXhr8sKt7rPSu9UukvUOoAVdhr+&#10;GS+qsgnERm0DiFZp+K99b/3Pn7eT9t76Y6NZ/lEVru4do5YBRDp/Ii7yB0dLP2ztmgNrju/t0g+r&#10;q3SmwMqoXQBRzp+I73+K11XD/xE2gdejVgFEuHooPjKG4w6ftc8m8FrUJoBXMfyvyxjUurxwo19X&#10;8w5RiwBeUekn4tWneFUb/o+s3gSq9v1K1B6AWQz/OtntN59Xo9YAzKgyFMc1jAGlywpX5ajK92T9&#10;EZPXP80XFbUF4FlVhuIYSKvfF9/tJ99xzbr8cJXe4vtq1BKAZ1QZimMQ8UdRPmwC347aAfBeDP8+&#10;2eV0sdmoFQDvUWUonsOfz8R5T9ZvAn0PllEbAL6lzvCveIRj9XDEpIsuH8DXVPmJeOXwH1/3zoej&#10;jO+dWl3iqFHlU1/fHV06gC85HihFfiKuf4Rj9azfBHp9D3XZAH6r2FBsd4pX1bAJ/BJdMoDPMfzv&#10;nfEiur4FSxw1WryOossF8FBsKLY9wrF6eCcVGwDwK5WGIm9fXJ/dNwFdJoBaw3/lX7HmHuFYPcf3&#10;eu1Hafzw6Y+uboXoEoG9VRn+x2C+9SleVTO+7ys/TG98aKCre3V0ecC+zqdDrv+JmOF/bXbcBHRp&#10;wJ7Op0M4xYuc2W0T0GUB+6nyEzHDv17GoNa3L9y4H67mFVm57oCydhn+VQ6s6ZjVm0CV+7LyaUeg&#10;nCoPPoZ//ezymxmbALZQZ/iPtx5yhGOHrH1hvs4Rk8d1LHvrMXC5Kj8RH9ew/CAXhn9sVg7HKu9C&#10;G2ETwC1V+Yk4Y/i7uuT17LMJrPsLdCBdlZ+Iz+G/8mMHGP6rs/7jOcr8hfayz6AC0uwz/O9zhGP1&#10;rP4J+VizVT6j6YMuCeinyk/E4wG9cvgfNW54hGP17HHE5LgOXRLQxw7Df3zdbidQ3Smrh+NRo8oH&#10;E7IJoI86T4dwhOPds34TqHGP2QTQwrFYqzwdwilemyThN4ESa3q8jqVLAmop9hMxp3htltXD8ahR&#10;ZhNY9YMNMIXhTypkl3d6sQmgjEpDcf17xDnCsXr22QTGR5mwCeBCtYY/RziSM+dwvP8Rk2ef6z7P&#10;CviiKsP/GMyc4kV+l7EuVg7H8blWrm52VvcJ/A7Dn3QImwAQbAz/Y8GVOL+XU7zIt8ImAASp8tnp&#10;DH/ybMag1u0NN9aLq5mdsWZX9omNnUORIxxJ36zeBKqsGzYBhKo0/Fcubob//bPLb45sAghRZVGP&#10;DWj1W/sY/ntk7RsH6rxleGWf2ECd4T/+uIcjHElcxj3X7Q9X5Y0SI2wCmFLl6ZCM4e/qkvtnm01g&#10;YZ+4oSpPh5zDf+Wf9TP8d8/6jw9hE0AjY6HsMfw5wpGcWbkJDMdjqsjpYmv7RHN1hj9HOJLs7HLE&#10;JJsAjDH83YLJD6d4kWsyhrSWyhI7fGQ6Gqoz/Fef4sXwJ1/PLpvA6j7RRKHnwjnCkZTI+k2gyuli&#10;bAJbOxZBmfN7dUnhGP5kJuNNCFpCSxw12ARwjWJPhzD8Scns8k40NoGNVBr+K9+RMPocC9vVJeS9&#10;Wb8J1Hj9bfVvPCig0k/Eu3weC+mfY0gv/Ryq8Vf3rm52Vm92uFCV4X8sMk7xIu0y1u1YW1pm4dgE&#10;sAzDn5DXs88msPY3HiSqNPw5xYt0zz6bAEdMtjeG/3EjL38unOFP7pYxqLX8wo317Gpmh02gsfOF&#10;UI5wJGRVVm8CFdY1m0BD5+KpMfxXLh6GP7k6a3+z/fndbGwCeL86w58jHMkeWfvGhjpnCqz8jQcB&#10;zuFf4ieGvy4d/kU+tpqQR8aa1PIMxyaAb9pp+Lu6hFydXTaBlU97YUKV58LP4X//P5sn5EtZ//Em&#10;NTaBlU974QlVngs/hvPSU7wKfWw1IV/Nyk1gGI81Vzc7bAIXGz8R7zD8jxoc4UiaZZcjJjls/hJV&#10;hv9Y6KuG//i6hT62mpCnMoa0lvISO3yqL4wx/N2NuCAc4UjIV8ImgFD7DH8OciH3yPpN4P4n++FQ&#10;6IVQTvEi5ImMd+9oiS9RaDZ80CUh0vGN5fxeQhpnbAKrfmseqmwCq3/j2co5FDnCkZA7ZP0mUOWI&#10;STaBl5Ua/ks/74QjHMk+OYbjJkdMsglMO4c/p3gRcseMx9XKT9isswlw2PzTKg3/9Qe5MPzJntlp&#10;E1j5tNet7DX8K/whGyHXZfUmML62q5sdNoF3YPgTsmdWfsxylcfb+doHm4A1vjFjl3TfuMysHv5V&#10;PrmUkGrZZxPgdLFfOd8FwxGOhOyetb95c8RkOefOzBGOhJAza991V+eZhu03gTrDf7xAwxGOhFTJ&#10;eMzo4ROOTaCAc/iX+HVs+fB3dQkhX88um8DK1z5KqjX87/9n6YR0zS4fv7LNJlDlhdBx49cOf45w&#10;JCQiKzeBgU0gSZUXQlcP/6MGRzgSEpq1R0weNUp8Cu/KF8AvNZ4OqTD8x0JaNfzH163y4XWE3C3j&#10;Bzc91JbY4YMnL1Fn+HOEIyGds80msPAF8FSjEdfgBeEIR0JukPWbQI2ncG+xCRTZADjFi5AbZbyD&#10;Tw/BJSq8ieM2vwWMV7ddgxlZ/TayowbDn5ALMjaBVb/VD1dtAuPp8tu9DnDFX/2u3EHHwju+Pkc4&#10;EnJhlm8CxyB2dVdlDP+Vn4d0qXNorv/ru9U7qD5U6vK/IiSE/PyD3i2OmDw3s3V9lHE0u+xpk/XD&#10;v8bnFxFCfsl43K/8XJ2ETeDDyt9kylnx/NpYBOsPcmH4E1IxjTeBZe9QLC3yG5oz/Ev8LQMh5AtZ&#10;vQmMr+3qzmRc6+1e7H1WxGBl+BNCPs/44VIP33AdZlYrr7w4vPobORYSw5+Qfqm6CYxZt8WLvc96&#10;9m2V56v/aw9UYPgT0jd6GC9xvhvwudcEx4zb8vn+9zq+Se/6M+ysXdTVJoT0iB7Gyzz57MWeL/Y+&#10;69glv/rxEZm/Qrn6hJAe0cN4qW9tAuNZhDHT9M/xHl96h9A5/PN2UXcNhJAe0cN4uS9tAmP482Lv&#10;pPOFll+eY8se/sPnN5MQ0it6GKcZz/E/ao/ZtfKF6C2cO+vHv4xkD//h88VECOkVPYxTnfOKd/qE&#10;umL4D25REUJ6RA/jdFfNKwRzi4oQ0iN6GANz3KIihPSIHsbAHLeoCCE9oocxMMctKkJIj+hhDMxx&#10;i4oQ0iN6GANz3KIihPSIHsbAHLeoCCE9oocxMMctKkJIj+hhDMxxi4oQ0iN6GANz3KIihPSIHsbA&#10;HLeoCCE9oocxMMctKkJIj+hhDMxxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirT&#10;luspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW&#10;6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xx&#10;iyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05br&#10;KTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTlusp&#10;MirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6yky&#10;KgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoy&#10;KtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq&#10;05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirT&#10;luspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPM&#10;cYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW&#10;6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05br&#10;KTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTlusp&#10;MioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsq&#10;MirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6yky&#10;KtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq&#10;05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioD&#10;zHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirT&#10;luspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05brKTIqA8xxiyoyKtOW6ykyKtOW&#10;6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGLKjIq05brKTIq05brKTIq05br&#10;KTIqA8xxiyoyKtOW6ykyKtOW6ykyKtOW6ykyKgPMcYsqMirTluspMirTluspMirTluspMioDzHGL&#10;KjIq05brKTIq05brKTIq05brKTIqA8xxi4rkRbehLdcTyYtuAzDHLSqSF92GtlxPJC+6DcAct6hI&#10;XnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDMcYuK5EW3oS3XE8mLbgMwxy0qkhfdhrZcTyQvug3A&#10;HLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTyotsAzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8k&#10;L7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAMxxi4rkRbehLdcTyYtuAzDHLSqSF92G&#10;tlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDMcYuK5EW3oS3XE8mLbgMwxy0q&#10;khfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTyotsAzHGLiuRFt6Et1xPJi24D&#10;MMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLbAMxxi4rkRbehLdcT&#10;yYtuAzDHLSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1RPKi2wDMcYuK5EW3&#10;oS3XE8mLbgMwxy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnRbWjL9UTyotsAzHGL&#10;iuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPcoiJ50W1oy/VE8qLb&#10;AMxxi4rkRbehLdcTyYtuAzDHLSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzoNgBz3KIiedFtaMv1&#10;RPKi2wDMcYuK5EW3oS3XE8mLbgMwxy0qkhfdhrZcTyQvug3AHLeoSF50G9pyPZG86DYAc9yiInnR&#10;bWjL9UTyotsAzHGLiuRFt6Et1xPJi24DMMctKpIX3Ya2XE8kL7oNwBy3qEhedBvacj2RvOg2AHPc&#10;oiJ50W1oy/VE8qLbAMxxi4rkRbehLdcTyYtuAzDHLSqSF92GtlxPJC+6DcAct6hIXnQb2nI9kbzo&#10;NgBz3KIiedFtaMv1RPKi2wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAP7fd9/9HanfoWq2uJdVAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQAPm7pDoQEA&#10;AKEBAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5zdmc8c3ZnIHZpZXdCb3g9IjAgMCA5NiA5NiIgeG1s&#10;bnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4bWxuczp4bGluaz0iaHR0cDovL3d3dy53&#10;My5vcmcvMTk5OS94bGluayIgaWQ9Ikljb25zX0hvdXNlIiBvdmVyZmxvdz0iaGlkZGVuIj48cGF0&#10;aCBkPSJNNzIgMzQuOCA3MiAxOCA2NCAxOCA2NCAyNy4yIDQ4IDEyIDQ4IDEyIDYgNTIgMTAuNSA1&#10;NS44IDQ4IDIwLjIgNDggMjAuMiA4NS41IDU1LjggOTAgNTJaIiBmaWxsPSIjMkU2RUI3Ii8+PHBh&#10;dGggZD0iTTE4IDU0LjMgMTggODQgNDIgODQgNDIgNTkgNTQgNTkgNTQgODQgNzggODQgNzggNTQu&#10;MyA0OCAyNS44IDE4IDU0LjNaTTM2IDcxIDI0IDcxIDI0IDU5IDM2IDU5IDM2IDcxWk02MCA1OSA3&#10;MiA1OSA3MiA3MSA2MCA3MSA2MCA1OVoiIGZpbGw9IiMyRTZFQjciLz48L3N2Zz5QSwMEFAAGAAgA&#10;AAAhABAA4kHkAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ69CkhYQ4&#10;FSpQIcShFBAc3XhJIuJ1Grtt+Hu2JziO9mn2TT4fbCv22PvGkYLLcQQCqXSmoUrB2+vD6BqED5qM&#10;bh2hgh/0MC9OT3KdGXegF9yvQyW4hHymFdQhdJmUvqzRaj92HRLfvlxvdeDYV9L0+sDltpWTKJpJ&#10;qxviD7XucFFj+b3eWQWzp+mHWTbbchtfPL+vzP3nYnX3qNT52XB7AyLgEP5gOOqzOhTstHE7Ml60&#10;nOMkTZhVMJqkPOKIJEmagtgomF7FIItc/h9R/AIAAP//AwBQSwMEFAAGAAgAAAAhABFfbkbuAAAA&#10;NAIAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJFNSwMxEIbvgv8hjGc3uyuIlGZ7aCvs&#10;RaWu5yUks0no5oMkFvvvjXjQQsWLeMwM87wPb5arNzuTA8ZkvGPQVDUQdMJL4xSDl+H++g5IytxJ&#10;PnuHDI6YYNVdXix3OPNcjpI2IZFCcYmBzjksKE1Co+Wp8gFd2Uw+Wp7LMyoauNhzhbSt61savzOg&#10;O2GSXjKIvbwBMhxDSf6d7afJCNx48WrR5TMR1NiSXYA8KswMLErDP4dtlQ4K6HmH9n8cmiq4Hx2a&#10;v3TQpdE4G7f/6uJq3PS77XroHx+eF+OgTRqfEONHJfTkr7t3AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAIiLijBzAwAAswgAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0ACgAAAAAAAAAhAHZYGYjmFwAA5hcAABQAAAAAAAAAAAAAAAAA4gUAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5nUEsBAi0ACgAAAAAAAAAhAA+bukOhAQAAoQEAABQAAAAAAAAAAAAAAAAA+h0AAGRycy9t&#10;ZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhABAA4kHkAAAADAEAAA8AAAAAAAAAAAAAAAAA&#10;zR8AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQARX25G7gAAADQCAAAZAAAAAAAAAAAA&#10;AAAAAN4gAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAAAMiAAAAAA==&#10;" o:button="t">
-[...10 lines deleted...]
-                          <w:pStyle w:val="Caption"/>
+              <v:rect w14:anchorId="7E284446" id="Rectangle 127016079" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:695.25pt;margin-top:9.25pt;width:48.55pt;height:14.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF6uQ1pgEAAEQDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR+wfxD0vsju0Cww4hTDigwD&#10;ii1Auw9QZCkWYF1GKrHz96OU2y5vRV/oI0o+PDzk8mFyAztoQBt8y+tZxZn2KnTW71r+82X9YcEZ&#10;Juk7OQSvW37UyB9W798tx9jou9CHodPAiMRjM8aW9ynFRghUvXYSZyFqT5cmgJOJjrATHciR2N0g&#10;7qpqLsYAXYSgNCJlH0+XfFX4jdEq/TAGdWJDy0lbKhFK3OYoVkvZ7EDG3qqzDPkKFU5aT0WvVI8y&#10;SbYH+x+VswoCBpNmKjgRjLFKlx6om7r6p5vnXkZdeiFzMF5twrejVd8Pz3EDZMMYsUGCuYvJgMtf&#10;0semYtbxapaeElOUnNfz+YKmq+iqXlSf7j9mM8Xt5wiYvurgWAYtB5pFsUgenjCdnl6e5Fo+rO0w&#10;lHkM/q8EceaMuCnMKE3bidmu5fe5bs5sQ3fcAMOo1pZKPklMGwk0zpqzkUbccvy1l6A5G7558jDv&#10;wwXABWwvQHrVB9qUxNkJfkllb07SPu9TMLa0cSt91kijKkac1yrvwp/n8uq2/KvfAAAA//8DAFBL&#10;AwQUAAYACAAAACEAz3J7ZuEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KgDlDYJcaqKH7VHaJEKNzdekgh7HcVuE3h6tic47Y5mNPttsRidFUfsQ+tJwfUkAYFUedNSreBt&#10;+3yVgghRk9HWEyr4xgCL8vys0LnxA73icRNrwSUUcq2gibHLpQxVg06Hie+Q2Pv0vdORZV9L0+uB&#10;y52VN0kyk063xBca3eFDg9XX5uAUrNJu+b72P0Ntnz5Wu5dd9rjNolKXF+PyHkTEMf6F4YTP6FAy&#10;094fyARhWd9myR1neUt5nhLTdD4DsVcwnScgy0L+/6H8BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEXq5DWmAQAARAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAM9ye2bhAAAACwEAAA8AAAAAAAAAAAAAAAAAAAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAOBQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="2EB9E980" w14:textId="77777777" w:rsidR="00C24C9F" w:rsidRPr="003C5243" w:rsidRDefault="00C24C9F" w:rsidP="00C24C9F">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:color w:val="0070C0"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                        <w:r w:rsidRPr="003C5243">
                           <w:rPr>
-                            <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-[...13 lines deleted...]
-                            <w:color w:val="2E6EB7"/>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                            <w:color w:val="0070C0"/>
+                            <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>HOME</w:t>
                         </w:r>
-                      </w:p>
-[...4 lines deleted...]
-              </v:group>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="014BA17E" w14:textId="50A395E2" w:rsidR="00CC138B" w:rsidRDefault="00CC138B" w:rsidP="00CC138B">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A60537" w:rsidRPr="008C0326">
+      <w:r w:rsidR="00F34393">
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Possible Focal Areas: </w:t>
       </w:r>
-      <w:r w:rsidR="00A60537" w:rsidRPr="00D4797F">
+      <w:r w:rsidR="00F34393" w:rsidRPr="004A2561">
         <w:rPr>
-          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
           <w:color w:val="2E6EB7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Trauma-Informed Practices</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="a5"/>
+        <w:tblW w:w="14595" w:type="dxa"/>
+        <w:tblInd w:w="-113" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3648"/>
+        <w:gridCol w:w="3649"/>
+        <w:gridCol w:w="3649"/>
+        <w:gridCol w:w="3649"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB38EC" w14:textId="77777777" w:rsidTr="003B67A1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="356"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3648" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB38E8" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="000E7728">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Classroom Climate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3649" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB38E9" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="000E7728">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Instructor Practices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3649" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB38EA" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="000E7728">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Learner Empowerment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3649" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB38EB" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="000E7728">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Flexibility and Responsiveness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB38FA" w14:textId="77777777" w:rsidTr="003B67A1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB38ED" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">Is there strong evidence of cultivating learner and instructor connections during class or evidence of time used outside of class?  Are there activities that invite but don't force learners and the instructor to share about themselves? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38EE" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">Are community agreements displayed, reviewed, and referenced in class? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38EF" w14:textId="2B632E0F" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>Are learners given opportunities to form peer connections that emphasize strengths and collaboration via pair or group work during class?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3649" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB38F0" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">Does the instructor provide frequent feedback that is grounded in strengths-based language? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38F1" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>Does the instructor share an agenda so learners can anticipate what comes next?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38F2" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">Does the instructor use the language of invitation rather than giving direct commands when guiding learners through activities? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38F3" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>Are the community agreements referred to if there is classroom discord or conflict? Does the instructor emphasize shared values over “calling out” individual learners?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3649" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB38F4" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">Is it evident that learners play a role in choosing the material and content that serves as the basis for their mastering academic skills? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38F5" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>Does the lesson support learners in self-advocacy and encourage learners to approach assignments in a way that makes it most accessible for them?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38F6" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">Does the instructor allow learners to suggest their own methods to participate in or complete activities? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3649" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB38F7" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">Do the lesson activities give options and choices frequently for learners, explicitly differentiating the learning? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38F8" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t xml:space="preserve">Does the instructor demonstrate flexibility when learners arrive late, need to leave early, and/or encourage breaks as needed? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB38F9" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A2561">
+              <w:t>Do learners have opportunities to participate in cooperative learning activities and/or project-based learning?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="32BB38FE" w14:textId="0C4EBED9" w:rsidR="00E62738" w:rsidRPr="004A2561" w:rsidRDefault="00BB1714" w:rsidP="004A2561">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_heading=h.wamh2cf8tl" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="10" w:name="_Possible_Focal_Areas:"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CA934DA" wp14:editId="1A58C1F8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>8750461</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-254643</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="361315" cy="361315"/>
+            <wp:effectExtent l="0" t="0" r="635" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="994646440" name="Shape 19" descr="House with solid fill">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="994646440" name="Shape 19" descr="House with solid fill">
+                      <a:hlinkClick r:id="rId10"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11">
+                      <a:alphaModFix/>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="361315" cy="361315"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43FC334B" wp14:editId="5A160522">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8771726</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>117497</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="616688" cy="180753"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="10160"/>
+                <wp:wrapNone/>
+                <wp:docPr id="654996392" name="Rectangle 1430183839"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="616688" cy="180753"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="64CEFD1E" w14:textId="77777777" w:rsidR="00C24C9F" w:rsidRPr="003C5243" w:rsidRDefault="00C24C9F" w:rsidP="00C24C9F">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:color w:val="0070C0"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                              <w:r w:rsidRPr="003C5243">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                                  <w:color w:val="0070C0"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>HOME</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="1D879981" w14:textId="7E8238EE" w:rsidR="00CC138B" w:rsidRDefault="00CC138B" w:rsidP="00CC138B">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="43FC334B" id="Rectangle 1430183839" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:690.7pt;margin-top:9.25pt;width:48.55pt;height:14.25pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGfFHepQEAAEQDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03sjusCww4hTDigwD&#10;ii1Atw9QZCkWYF1KKrHz96OUW7e9DXuhjyj58PCQy8fJDeygAW3wLa9nFWfaq9BZv2v5zx/r+wVn&#10;mKTv5BC8bvlRI39c3b1bjrHRD6EPQ6eBEYnHZowt71OKjRCoeu0kzkLUni5NACcTHWEnOpAjsbtB&#10;PFTVXIwBughBaUTKPp0u+arwG6NV+m4M6sSGlpO2VCKUuM1RrJay2YGMvVVnGfIfVDhpPRW9Uj3J&#10;JNke7F9UzioIGEyaqeBEMMYqXXqgburqj25eehl16YXMwXi1Cf8frfp2eIkbIBvGiA0SzF1MBlz+&#10;kj42FbOOV7P0lJii5Lyezxc0XUVX9aL6+OF9NlPcfo6A6YsOjmXQcqBZFIvk4RnT6enlSa7lw9oO&#10;Q5nH4H9LEGfOiJvCjNK0nZjtSEiumzPb0B03wDCqtaWSzxLTRgKNs+ZspBG3HF/3EjRnw1dPHuZ9&#10;uAC4gO0FSK/6QJuSODvBz6nszUnap30KxpY2bqXPGmlUxYjzWuVdeHsur27Lv/oFAAD//wMAUEsD&#10;BBQABgAIAAAAIQASMNU14AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;UacQaBriVBUPtUf6kAo3N16SiHgdxW4T+PVsTnCb0X6anckWg23EGTtfO1IwnUQgkApnaioV7Hev&#10;NwkIHzQZ3ThCBd/oYZFfXmQ6Na6nDZ63oRQcQj7VCqoQ2lRKX1RotZ+4Folvn66zOrDtSmk63XO4&#10;beRtFD1Iq2viD5Vu8anC4mt7sgpWSbt8X7ufvmxePlaHt8P8eTcPSl1fDctHEAGH8AfDWJ+rQ86d&#10;ju5ExouG/V0yjZllldyDGIl4NqqjgngWgcwz+X9D/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDGfFHepQEAAEQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQASMNU14AAAAAsBAAAPAAAAAAAAAAAAAAAAAP8DAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAADAUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="64CEFD1E" w14:textId="77777777" w:rsidR="00C24C9F" w:rsidRPr="003C5243" w:rsidRDefault="00C24C9F" w:rsidP="00C24C9F">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:color w:val="0070C0"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                        <w:r w:rsidRPr="003C5243">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                            <w:color w:val="0070C0"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>HOME</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="1D879981" w14:textId="7E8238EE" w:rsidR="00CC138B" w:rsidRDefault="00CC138B" w:rsidP="00CC138B">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F34393" w:rsidRPr="004A2561">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Possible Focal Areas</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2561">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2561">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+          <w:color w:val="2E6EB7"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Digital Literacy</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="14513" w:type="dxa"/>
+        <w:tblInd w:w="-113" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3628"/>
+        <w:gridCol w:w="3628"/>
+        <w:gridCol w:w="3628"/>
+        <w:gridCol w:w="3629"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB3903" w14:textId="77777777" w:rsidTr="003B67A1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="285"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3628" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB38FF" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Digital Skill Integration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3628" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB3900" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Instruction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3628" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB3901" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Access and Equity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3629" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB3902" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Assessment and Support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB3910" w14:textId="77777777" w:rsidTr="003B67A1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="5260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB3904" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Digital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId15">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId16">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId17">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">iteracy </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId18">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId19">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>kills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> integrated and taught with academic skills?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3906" w14:textId="1089A166" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Does the instructor help learners recognize when they are using digital literacy skills in the classroom setting?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB3907" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Does the teacher model digital skills and problem solving?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3908" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Does the lesson scaffold digital skills instruction by breaking tasks into steps, teaching vocabulary explicitly, having students work in pairs or groups, providing an instruction sheet, or using other ways to help students learn the skill? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3909" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do students have multiple opportunities throughout the lesson to practice the targeted digital skills and build fluency?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB390A" w14:textId="0F9C5182" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Does the instructor teach digital skills that will be useful for students outside of class (e.g., at work, in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>postsecondary</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> education, during daily life)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB390B" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do students with different types of devices (e.g., laptop, tablet, mobile) all have the chance to learn and practice their digital skills?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB390C" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do students have the opportunity to practice digital literacy skills on their own or with a partner?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB390D" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>When students work in groups, do all students have the chance to practice their digital skills?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB390E" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Does the instructor evaluate learning of the targeted digital literacy skill formally or informally?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB390F" w14:textId="0B018CF1" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="004A2561">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Does the instructor support learners who struggle with digital tasks with additional resources?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="32BB3914" w14:textId="7B1FBB36" w:rsidR="00E62738" w:rsidRPr="002C41F0" w:rsidRDefault="00BB1714" w:rsidP="002C41F0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_heading=h.8sq3i7f02ym1" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="12" w:name="_Possible_Focal_Areas:_1"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="719F27CF" wp14:editId="19CFD27B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>8819909</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-248856</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="361315" cy="361315"/>
+            <wp:effectExtent l="0" t="0" r="635" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="180410792" name="Shape 19" descr="House with solid fill">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="180410792" name="Shape 19" descr="House with solid fill">
+                      <a:hlinkClick r:id="rId10"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11">
+                      <a:alphaModFix/>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="361315" cy="361315"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B5DF3F1" wp14:editId="54CA6617">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8841174</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>123284</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="616688" cy="180753"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="10160"/>
+                <wp:wrapNone/>
+                <wp:docPr id="494448532" name="Rectangle 1302240125"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="616688" cy="180753"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2CA253CF" w14:textId="77777777" w:rsidR="00C24C9F" w:rsidRPr="003C5243" w:rsidRDefault="00C24C9F" w:rsidP="00C24C9F">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:color w:val="0070C0"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                              <w:r w:rsidRPr="003C5243">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                                  <w:color w:val="0070C0"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>HOME</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="23281F63" w14:textId="3FD36A50" w:rsidR="00CC138B" w:rsidRDefault="00CC138B" w:rsidP="00CC138B">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0B5DF3F1" id="Rectangle 1302240125" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:696.15pt;margin-top:9.7pt;width:48.55pt;height:14.25pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBH8T2HpQEAAEQDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR+wfxD0vtjusDQw4hTDigwD&#10;ii1Auw9QZCkWoNtIJXb+fpRy2+Wt6At9RMmHh4dcPkzOsoMCNMF3vJnVnCkvQ2/8ruM/X9YfFpxh&#10;Er4XNnjV8aNC/rB6/245xlbdhSHYXgEjEo/tGDs+pBTbqkI5KCdwFqLydKkDOJHoCLuqBzESu7PV&#10;XV3PqzFAHyFIhUjZx9MlXxV+rZVMP7RGlZjtOGlLJUKJ2xyr1VK0OxBxMPIsQ7xChRPGU9Er1aNI&#10;gu3B/EfljISAQaeZDK4KWhupSg/UTVP/083zIKIqvZA5GK824dvRyu+H57gBsmGM2CLB3MWkweUv&#10;6WNTMet4NUtNiUlKzpv5fEHTlXTVLOr7Tx+zmdXt5wiYvqrgWAYdB5pFsUgcnjCdnl6e5Fo+rI21&#10;ZR7W/5UgzpypbgozStN2Yqbv+H2umzPb0B83wDDKtaGSTwLTRgCNs+FspBF3HH/tBSjO7DdPHuZ9&#10;uAC4gO0FCC+HQJuSODvBL6nszUna530K2pQ2bqXPGmlUxYjzWuVd+PNcXt2Wf/UbAAD//wMAUEsD&#10;BBQABgAIAAAAIQDHH07g4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc&#10;qEMbQZzGqSp+VI7QIpXe3NgkEfY6it0m8PRsTnCb0X6anSlWo7PsbPrQepRwO0uAGay8brGW8L57&#10;vsmAhahQK+vRSPg2AVbl5UWhcu0HfDPnbawZhWDIlYQmxi7nPFSNcSrMfGeQbp++dyqS7WuuezVQ&#10;uLN8niR33KkW6UOjOvPQmOpre3ISNlm3/njxP0Ntnw6b/etePO5ElPL6alwvgUUzxj8YpvpUHUrq&#10;dPQn1IFZ8gsxXxBLSqTAJiLNJnWUkN4L4GXB/28ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBH8T2HpQEAAEQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDHH07g4AAAAAsBAAAPAAAAAAAAAAAAAAAAAP8DAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAADAUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="2CA253CF" w14:textId="77777777" w:rsidR="00C24C9F" w:rsidRPr="003C5243" w:rsidRDefault="00C24C9F" w:rsidP="00C24C9F">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:color w:val="0070C0"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                        <w:r w:rsidRPr="003C5243">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                            <w:color w:val="0070C0"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>HOME</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="23281F63" w14:textId="3FD36A50" w:rsidR="00CC138B" w:rsidRDefault="00CC138B" w:rsidP="00CC138B">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F34393" w:rsidRPr="002C41F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Possible Focal Areas:</w:t>
+      </w:r>
+      <w:r w:rsidR="002C41F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C41F0" w:rsidRPr="004A2561">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+          <w:color w:val="2E6EB7"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="002C41F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+          <w:color w:val="2E6EB7"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ransferable Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a7"/>
         <w:tblW w:w="14598" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2808"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3060"/>
+        <w:gridCol w:w="3649"/>
+        <w:gridCol w:w="3650"/>
+        <w:gridCol w:w="3649"/>
+        <w:gridCol w:w="3650"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60537" w14:paraId="1FF95B95" w14:textId="77777777" w:rsidTr="00D4797F">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB3919" w14:textId="77777777" w:rsidTr="003B67A1">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcW w:w="3649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59851A68" w14:textId="26B29DB7" w:rsidR="00A60537" w:rsidRPr="0095228F" w:rsidRDefault="00A60537" w:rsidP="00A60537">
-[...6 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="32BB3915" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Strong Relationships and Trust</w:t>
+              <w:t>Skill Integration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3650" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6252FFE4" w14:textId="53F297F3" w:rsidR="00A60537" w:rsidRPr="0095228F" w:rsidRDefault="00A60537" w:rsidP="00A60537">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB3916" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Strengths-Based Unconditional Positive Regard</w:t>
+              <w:t>Instruction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcW w:w="3649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="252FAE30" w14:textId="41E35119" w:rsidR="00A60537" w:rsidRPr="0095228F" w:rsidRDefault="00A60537" w:rsidP="00A60537">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB3917" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Clear Expectations, Agenda, Transparency</w:t>
+              <w:t>Authentic Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3650" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="313A318B" w14:textId="326CCC1C" w:rsidR="00A60537" w:rsidRPr="0095228F" w:rsidRDefault="00A60537" w:rsidP="00A60537">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:p w14:paraId="32BB3918" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Choice and Agency</w:t>
-[...30 lines deleted...]
-              <w:t>Flexibility</w:t>
+              <w:t>Assessment and Reflection</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60537" w14:paraId="4C0F5883" w14:textId="77777777" w:rsidTr="008326F4">
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB3928" w14:textId="77777777" w:rsidTr="003B67A1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcW w:w="3649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="223D1EFE" w14:textId="77777777" w:rsidR="00A60537" w:rsidRPr="00A60537" w:rsidRDefault="00A60537" w:rsidP="00A60537">
-[...74 lines deleted...]
-              <w:t>Are learners given opportunities to form peer connections that emphasize strengths and collaboration via pairs or group work during class?</w:t>
+          <w:p w14:paraId="32BB391A" w14:textId="4291F71B" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Transferable Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> integrated and taught with academic and digital literacy skills?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB391B" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Does the instructor address a learner’s understanding and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>following of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> rules, policies, and procedures including time management and attendance?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB391D" w14:textId="35F1D046" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Does the instructor help learners recognize when they are using transferable skills in the classroom setting?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C6B0CA4" w14:textId="77777777" w:rsidR="00A60537" w:rsidRPr="00A60537" w:rsidRDefault="00A60537" w:rsidP="00A60537">
-[...54 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="32BB391E" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Are lessons designed so that critical thinking skills are explicitly taught and modeled and learners are given opportunities to practice critical thinking alone?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB391F" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Are lessons or activities designed to allow instructors and students to be able to recognize bias, assumptions, and multiple perspectives?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3920" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Are lessons or activities provided to help learners build skills for home and work?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3921" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Does the instructor demonstrate a growth mindset and encourage learners to do the same?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcW w:w="3649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="468576E8" w14:textId="77777777" w:rsidR="00A60537" w:rsidRPr="003A62C4" w:rsidRDefault="00A60537" w:rsidP="003A62C4">
-[...92 lines deleted...]
-              <w:t>Are the community agreements referred to if there is classroom discord or conflict? Does the instructor emphasize shared values over “calling out” individual learners?</w:t>
+          <w:p w14:paraId="32BB3922" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Are learners provided with opportunities in the classroom to role-play with others?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3923" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Are the learners identifying and analyzing information and resources to solve real-life problems (e.g., independently, with minimal support, and/ or within a team or group)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3924" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Are the students given opportunities to apply skills in new contexts both in the classroom and in other aspects of their lives (e.g., supplemental distance learning, home, work, community)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A646DD3" w14:textId="6C212A78" w:rsidR="003A62C4" w:rsidRPr="003A62C4" w:rsidRDefault="003A62C4" w:rsidP="003A62C4">
-[...144 lines deleted...]
-              <w:t xml:space="preserve">Is it evident that learners play a role in choosing the material and content that serves as the basis for their mastering academic skills? </w:t>
+          <w:p w14:paraId="32BB3925" w14:textId="5B71F0FF" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are learners using the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Transferable Skills Self-Reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> to assess their progress?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3926" w14:textId="69D42F7F" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Does the instructor assess how learners use the skill independently and how the skill is used with digital literacy skills and academic skills? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3927" w14:textId="1CD19C08" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="002C41F0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are learners provided </w:t>
+            </w:r>
+            <w:r w:rsidR="002D6F60">
+              <w:t xml:space="preserve">with </w:t>
+            </w:r>
+            <w:r>
+              <w:t>tools or support in how to gather evidence of competency of workforce preparation skills?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="32BB392C" w14:textId="0B90F597" w:rsidR="00E62738" w:rsidRPr="008C06E0" w:rsidRDefault="00BB1714" w:rsidP="00B6160F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_heading=h.lcndn227sobi" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="14" w:name="_Possible_Focal_Areas:_2"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5302576B" wp14:editId="73BB5D0A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>8599990</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-248856</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="361315" cy="361315"/>
+            <wp:effectExtent l="0" t="0" r="635" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1962958926" name="Shape 19" descr="House with solid fill">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1962958926" name="Shape 19" descr="House with solid fill">
+                      <a:hlinkClick r:id="rId10"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11">
+                      <a:alphaModFix/>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="361315" cy="361315"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="532A52B5" wp14:editId="75ED3CEB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8621255</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>123284</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="616688" cy="180753"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="10160"/>
+                <wp:wrapNone/>
+                <wp:docPr id="323272790" name="Rectangle 2091222269"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="616688" cy="180753"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="44ED2253" w14:textId="77777777" w:rsidR="00C24C9F" w:rsidRPr="003C5243" w:rsidRDefault="00C24C9F" w:rsidP="00C24C9F">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:color w:val="0070C0"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                              <w:r w:rsidRPr="003C5243">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                                  <w:color w:val="0070C0"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>HOME</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="4430FD08" w14:textId="4993C4AE" w:rsidR="00CC138B" w:rsidRDefault="00CC138B" w:rsidP="00CC138B">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="532A52B5" id="Rectangle 2091222269" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:678.85pt;margin-top:9.7pt;width:48.55pt;height:14.25pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKMbx0pgEAAEQDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03sjusCww4hTDigwD&#10;ii1Atw9QZCkWYF1KKrHz96OUW7e9DXuhjyj58PCQy8fJDeygAW3wLa9nFWfaq9BZv2v5zx/r+wVn&#10;mKTv5BC8bvlRI39c3b1bjrHRD6EPQ6eBEYnHZowt71OKjRCoeu0kzkLUni5NACcTHWEnOpAjsbtB&#10;PFTVXIwBughBaUTKPp0u+arwG6NV+m4M6sSGlpO2VCKUuM1RrJay2YGMvVVnGfIfVDhpPRW9Uj3J&#10;JNke7F9UzioIGEyaqeBEMMYqXXqgburqj25eehl16YXMwXi1Cf8frfp2eIkbIBvGiA0SzF1MBlz+&#10;kj42FbOOV7P0lJii5Lyezxc0XUVX9aL6+OF9NlPcfo6A6YsOjmXQcqBZFIvk4RnT6enlSa7lw9oO&#10;Q5nH4H9LEGfOiJvCjNK0nZjtWr7IdXNmG7rjBhhGtbZU8lli2kigcdacjTTiluPrXoLmbPjqycO8&#10;DxcAF7C9AOlVH2hTEmcn+DmVvTlJ+7RPwdjSxq30WSONqhhxXqu8C2/P5dVt+Ve/AAAA//8DAFBL&#10;AwQUAAYACAAAACEAzBkf6OEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;7KgDpKQJcaqKh9olfUiFnZsMSYQ9jmK3CXw90xXs5mqO7iOfj9aIE/a+daTgdhKBQCpd1VKtYLd9&#10;vZmB8EFTpY0jVPCNHubF5UWus8oNtMbTJtSCTchnWkETQpdJ6csGrfYT1yHx79P1VgeWfS2rXg9s&#10;bo28i6IHaXVLnNDoDp8aLL82R6tgOesW7yv3M9Tm5WO5f9unz9s0KHV9NS4eQQQcwx8M5/pcHQru&#10;dHBHqrwwrO+nScIsX2kM4kzE05jXHBTESQqyyOX/DcUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEoxvHSmAQAARAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAMwZH+jhAAAACwEAAA8AAAAAAAAAAAAAAAAAAAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAOBQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="44ED2253" w14:textId="77777777" w:rsidR="00C24C9F" w:rsidRPr="003C5243" w:rsidRDefault="00C24C9F" w:rsidP="00C24C9F">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:color w:val="0070C0"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                        <w:r w:rsidRPr="003C5243">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                            <w:color w:val="0070C0"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>HOME</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="4430FD08" w14:textId="4993C4AE" w:rsidR="00CC138B" w:rsidRDefault="00CC138B" w:rsidP="00CC138B">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F34393" w:rsidRPr="008C06E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possible Focal Areas: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F34393" w:rsidRPr="008C06E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:color w:val="2E6EB7"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>HyFlex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F34393" w:rsidRPr="008C06E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:color w:val="2E6EB7"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Remote Instruction</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a8"/>
+        <w:tblW w:w="14190" w:type="dxa"/>
+        <w:tblInd w:w="-22" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3547"/>
+        <w:gridCol w:w="3548"/>
+        <w:gridCol w:w="3547"/>
+        <w:gridCol w:w="3548"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB3931" w14:textId="77777777" w:rsidTr="003B67A1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="290"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3547" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB392D" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Access </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcW w:w="3548" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
           </w:tcPr>
-          <w:p w14:paraId="54805439" w14:textId="77777777" w:rsidR="003A62C4" w:rsidRPr="003A62C4" w:rsidRDefault="003A62C4" w:rsidP="003A62C4">
-[...47 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:p w14:paraId="32BB392E" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lesson Activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3547" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB392F" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Communication</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3548" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB3930" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB3946" w14:textId="77777777" w:rsidTr="003B67A1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="7892"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB3932" w14:textId="00B04405" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are the class materials accessible to learners in ways that support the full participation of in-person and remote learners, </w:t>
+            </w:r>
+            <w:r w:rsidR="002D6F60">
+              <w:t>considering</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> the devices they may be using? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3933" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Is tech support provided to learners who need it without it detracting from the class? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3934" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Do all learners (remote and in-person, where applicable) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>have the opportunities to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> build or practice their digital skills?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3935" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Does the instructor thoughtfully use technology tools and resources to engage learners, increase access to all students, and practice relevant skills? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3936" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are there structures or routines in place that keep students who respond first from dictating the pace of the class? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB3937" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do the lesson activities include intentional strategies that build a shared learning community across modalities (e.g., mixed groups, shared discussions, peer feedback)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3938" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do students have opportunities to work in pairs or small groups during class?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3939" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are lesson activities interactive and designed to actively engage learners in all modalities (i.e., not passive participation)?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB393A" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do all learners, in-person and remote, have equal opportunities to engage in the lesson activities?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB393B" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do in-person and remote learners have equal opportunities to learn, practice, and demonstrate the skills that lead to equivalent learning outcomes?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB393C" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Does the instructor clearly communicate transitions, directions, and expectations across modalities?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB393D" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do remote and in-person learners have equivalent opportunities to communicate directly with the instructor?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB393E" w14:textId="6CEF0D59" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do learners communicate and collaborate with each other (including interaction between in-person and remote learners)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB393F" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do all learners have multiple options for participating in class (e.g., voice, chat, online tool, etc.)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3940" w14:textId="29E0074B" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Does the instructor intentionally balance participation so that both in-person and remote learners are included?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB3941" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Are all learners (remote and in-person) given opportunities to demonstrate understanding independently?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3942" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Does the instructor communicate with individual learners about their progress and areas for growth?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3943" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Does the instructor use formative assessments to adjust instruction for both in-person and remote learners? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3944" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Are remote and in-person learners able to demonstrate their skills in multiple ways (e.g., speaking, writing, chat, shared work) that demonstrate equivalent learning outcomes?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3945" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Are assessment opportunities (formative and summative) equivalent across participation modes?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79103227" w14:textId="4C1531C5" w:rsidR="000E3488" w:rsidRPr="00A60537" w:rsidRDefault="000E3488" w:rsidP="003A62C4">
-[...8 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="32BB3947" w14:textId="014003E1" w:rsidR="00E62738" w:rsidRPr="008C06E0" w:rsidRDefault="00BB1714" w:rsidP="00B6160F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_heading=h.yicu73fwacfe" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="16" w:name="_Possible_Focal_Areas:_3"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="446B1C81" wp14:editId="137D623F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>8767823</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-254643</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="361081" cy="361025"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
+            <wp:wrapNone/>
+            <wp:docPr id="167193617" name="Shape 19" descr="House with solid fill">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="167193617" name="Shape 19" descr="House with solid fill">
+                      <a:hlinkClick r:id="rId10"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11">
+                      <a:alphaModFix/>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="361081" cy="361025"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FE178A0" wp14:editId="4C2EBE36">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8789074</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>117199</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="616289" cy="180608"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="10160"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1569914755" name="Rectangle 610708498"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="616289" cy="180608"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="02695C4E" w14:textId="77777777" w:rsidR="00C24C9F" w:rsidRPr="003C5243" w:rsidRDefault="00C24C9F" w:rsidP="00C24C9F">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:color w:val="0070C0"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                              <w:r w:rsidRPr="003C5243">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                                  <w:color w:val="0070C0"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>HOME</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="600A177B" w14:textId="41CA2139" w:rsidR="00AA7703" w:rsidRDefault="00AA7703" w:rsidP="00AA7703">
+                            <w:pPr>
+                              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0FE178A0" id="Rectangle 610708498" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:692.05pt;margin-top:9.25pt;width:48.55pt;height:14.2pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeWTDTpQEAAEQDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsuO2zAMvBfoPwi6N7ZzCLJGnMViFykK&#10;LNoA236AIkuxAL1KKrHz96WUV7e9Fb3QI0oeDodcPU7OsqMCNMF3vJnVnCkvQ2/8vuM/vm8+LTnD&#10;JHwvbPCq4yeF/HH98cNqjK2ahyHYXgEjEo/tGDs+pBTbqkI5KCdwFqLydKkDOJHoCPuqBzESu7PV&#10;vK4X1RigjxCkQqTsy/mSrwu/1kqmb1qjSsx2nLSlEqHEXY7VeiXaPYg4GHmRIf5BhRPGU9Eb1YtI&#10;gh3A/EXljISAQaeZDK4KWhupSg/UTVP/0c3bIKIqvZA5GG824f+jlV+Pb3ELZMMYsUWCuYtJg8tf&#10;0semYtbpZpaaEpOUXDSL+fKBM0lXzbJe1MtsZnX/OQKmzyo4lkHHgWZRLBLHV0znp9cnuZYPG2Nt&#10;mYf17xLEmTPVXWFGadpNzPQdf8h1c2YX+tMWGEa5MVTyVWDaCqBxNpyNNOKO48+DAMWZ/eLJw7wP&#10;VwBXsLsC4eUQaFMSZ2f4nMrenKU9HVLQprRxL33RSKMqRlzWKu/C7+fy6r78618AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDEeUcX4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjs&#10;qJMSKifEqSoeKsvSIhV2bjwkEfY4it0m8PW4K9jN1RzdOVMuJ2vYCQffOZKQzhJgSLXTHTUS3nbP&#10;NwKYD4q0Mo5Qwjd6WFaXF6UqtBvpFU/b0LBYQr5QEtoQ+oJzX7dolZ+5HinuPt1gVYhxaLge1BjL&#10;reHzJFlwqzqKF1rV40OL9df2aCWsRb96f3E/Y2OePtb7zT5/3OVByuuraXUPLOAU/mA460d1qKLT&#10;wR1Je2ZivhVZGtk4iTtgZyIT6RzYQUK2yIFXJf//Q/ULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAXlkw06UBAABEAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAxHlHF+EAAAALAQAADwAAAAAAAAAAAAAAAAD/AwAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="02695C4E" w14:textId="77777777" w:rsidR="00C24C9F" w:rsidRPr="003C5243" w:rsidRDefault="00C24C9F" w:rsidP="00C24C9F">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:color w:val="0070C0"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink w:anchor="_DIRECTIONS:_This_Peer" w:history="1">
+                        <w:r w:rsidRPr="003C5243">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                            <w:color w:val="0070C0"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>HOME</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="600A177B" w14:textId="41CA2139" w:rsidR="00AA7703" w:rsidRDefault="00AA7703" w:rsidP="00AA7703">
+                      <w:pPr>
+                        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F34393" w:rsidRPr="008C06E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possible Focal Areas: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F34393" w:rsidRPr="008C06E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:color w:val="2E6EB7"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Classroom Aide</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000E3488" w:rsidRPr="00A60537" w:rsidSect="006C5C72">
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId17"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a9"/>
+        <w:tblW w:w="14513" w:type="dxa"/>
+        <w:tblInd w:w="-113" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4837"/>
+        <w:gridCol w:w="4838"/>
+        <w:gridCol w:w="4838"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB394B" w14:textId="77777777" w:rsidTr="003B67A1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="285"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4837" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB3948" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Role Clarity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB3949" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Collaboration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E9F6"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB394A" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Learner Support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E62738" w14:paraId="32BB3955" w14:textId="77777777" w:rsidTr="003B67A1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2250"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB394C" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Does the aide understand their role in the class? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB394D" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Does the aide appear confident acting in that role?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3950" w14:textId="2FEC122C" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Does the instructor ensure the aide has the knowledge and tools to effectively support students? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB3951" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do the aide and the instructor communicate about the progress of individual students and/or the class as a whole?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3952" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Does the instructor help students become comfortable working with the aide?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB3953" w14:textId="77777777" w:rsidR="00E62738" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Does the classroom aide spend most of the class actively supporting students rather than observing?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB3954" w14:textId="1073E156" w:rsidR="008C06E0" w:rsidRDefault="00F34393" w:rsidP="008C06E0">
+            <w:pPr>
+              <w:pStyle w:val="BulletedTextList"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Does the instructor use the classroom aide to support students who otherwise might struggle to participate in class or who have different needs or goals from the rest of the class?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="32BB3956" w14:textId="000297A1" w:rsidR="00E62738" w:rsidRDefault="00E62738" w:rsidP="00B6160F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E62738">
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EE5B08C" w14:textId="77777777" w:rsidR="00FB75D0" w:rsidRDefault="00FB75D0" w:rsidP="006E58C8">
+    <w:p w14:paraId="1F628410" w14:textId="77777777" w:rsidR="0007501F" w:rsidRDefault="0007501F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="546CB374" w14:textId="77777777" w:rsidR="00FB75D0" w:rsidRDefault="00FB75D0" w:rsidP="006E58C8">
+    <w:p w14:paraId="0C285E41" w14:textId="77777777" w:rsidR="0007501F" w:rsidRDefault="0007501F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Noto Sans Symbols">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{5912A2E9-ABA3-4CAD-81F1-00B95F76A596}"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Noto Sans Symbols">
+  <w:font w:name="Roboto Black">
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{838B9567-8B6B-4E55-A9C9-5237E2BDCEC5}"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{6DAE2DF3-FC85-499A-A030-7B80777BE3BA}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{F4860B59-7F55-4B2F-A364-CADA0A3FA978}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{480E5210-C854-4B8D-8172-0DD3D171F998}"/>
+    <w:embedBoldItalic r:id="rId5" w:fontKey="{402400C8-CDAA-4885-921A-DDBB8AE0EE1E}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...3 lines deleted...]
-    <w:embedBoldItalic r:id="rId5" w:fontKey="{22CBC677-88E9-4C33-AC2B-F61098C165D8}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{7CA30113-117D-4204-BA9A-0991FCAD37DF}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{F8C02C23-5B64-4665-9FA0-AE1E4D080A5E}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{03EA8905-FA43-4EF1-A725-83F92544BB40}"/>
-    <w:embedItalic r:id="rId7" w:fontKey="{20253E03-EF31-40B6-A878-301BE02F1C72}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{DCC88E32-9EBC-4ADB-9F21-BB9494EAC1F7}"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
-    <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="600002F7" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:embedBoldItalic r:id="rId15" w:fontKey="{26FADBDE-DD97-4113-88EA-7C5A49EF0AF3}"/>
+    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{6CC130BA-3DA2-4B1C-A5D1-9B83DAF309FF}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{CFE25175-8313-4EE2-94DB-E96C5E298B16}"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{2C1DA1A6-EE6B-45AC-A42E-B259ED56E5D6}"/>
+    <w:embedBoldItalic r:id="rId12" w:fontKey="{689260FE-B8F5-436B-BB86-81D83D3743AD}"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId16" w:fontKey="{53055C5B-A4F7-4140-9ED6-53903ACC017E}"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedBold r:id="rId13" w:fontKey="{DCF5323B-F2A3-400B-A40E-30B56C786669}"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{461ED158-B45A-4D89-8442-4AA947E8544E}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="63414E9B" w14:textId="46133496" w:rsidR="00A702EE" w:rsidRPr="00A702EE" w:rsidRDefault="00A702EE" w:rsidP="00A702EE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32BB3963" w14:textId="69B350F3" w:rsidR="00E62738" w:rsidRPr="00B43B22" w:rsidRDefault="00F34393" w:rsidP="00B43B22">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A702EE">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Peer Observation Checklist</w:t>
+      <w:t xml:space="preserve">Peer Observation </w:t>
     </w:r>
-    <w:r w:rsidRPr="00A702EE">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+    <w:r w:rsidR="00476144">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:br/>
-      <w:t>Last Revised: 7-</w:t>
+      <w:t>Form</w:t>
     </w:r>
-    <w:r w:rsidR="007344DC">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>11</w:t>
+      <w:br/>
+      <w:t xml:space="preserve">Last </w:t>
     </w:r>
-    <w:r w:rsidRPr="00A702EE">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+    <w:r w:rsidR="00CA57BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>-2024</w:t>
+      <w:t>r</w:t>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
+      <w:t>evised</w:t>
+    </w:r>
+    <w:r w:rsidR="00CA57BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> by JD</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>9-</w:t>
+    </w:r>
+    <w:r w:rsidR="002D6F60">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>-2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:sdt>
-[...35 lines deleted...]
-    </w:sdt>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00D37A38" w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B43B22">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="2E412351" w14:textId="450D1123" w:rsidR="00A702EE" w:rsidRPr="00A702EE" w:rsidRDefault="00A702EE" w:rsidP="00A702EE">
+  <w:p w14:paraId="32BB3964" w14:textId="77777777" w:rsidR="00E62738" w:rsidRPr="00B43B22" w:rsidRDefault="00E62738" w:rsidP="00B43B22">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08C2F0BA" w14:textId="77777777" w:rsidR="00FB75D0" w:rsidRDefault="00FB75D0" w:rsidP="006E58C8">
+    <w:p w14:paraId="6A964A3C" w14:textId="77777777" w:rsidR="0007501F" w:rsidRDefault="0007501F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CF31CFA" w14:textId="77777777" w:rsidR="00FB75D0" w:rsidRDefault="00FB75D0" w:rsidP="006E58C8">
+    <w:p w14:paraId="0E2FAAE5" w14:textId="77777777" w:rsidR="0007501F" w:rsidRDefault="0007501F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="72077C1D" w14:textId="4A57CBE7" w:rsidR="0095228F" w:rsidRPr="00890CA1" w:rsidRDefault="003A62C4" w:rsidP="00890CA1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32BB3965" w14:textId="5248EC48" w:rsidR="00E62738" w:rsidRPr="00E55E36" w:rsidRDefault="00B43B22" w:rsidP="00E55E36">
     <w:pPr>
-      <w:rPr>
-        <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
         <w:color w:val="27346F"/>
-        <w:sz w:val="36"/>
-        <w:szCs w:val="36"/>
+        <w:sz w:val="48"/>
+        <w:szCs w:val="48"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="7" w:name="_PEER_OBSERVATION_FORM"/>
-[...3 lines deleted...]
-        <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+    <w:r w:rsidRPr="00E55E36">
+      <w:rPr>
         <w:noProof/>
-        <w:color w:val="27346F"/>
-[...1 lines deleted...]
-        <w:szCs w:val="28"/>
+        <w:sz w:val="48"/>
+        <w:szCs w:val="48"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="114300" distB="114300" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="46EC4301" wp14:editId="7B19F0BB">
+        <wp:anchor distT="114300" distB="114300" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="32BB3966" wp14:editId="4D21108F">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:align>right</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>7188200</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-314325</wp:posOffset>
+            <wp:posOffset>-216708</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955165" cy="597535"/>
-          <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1553848567" name="image1.png">
-[...5 lines deleted...]
-          </wp:docPr>
+          <wp:docPr id="7" name="image1.png" descr="Pennsylvania (PA) Adult Education Resources logo"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="4" name="image1.png">
-[...5 lines deleted...]
-                  </pic:cNvPr>
+                  <pic:cNvPr id="7" name="image1.png" descr="Pennsylvania (PA) Adult Education Resources logo"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1955165" cy="597535"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="008326F4" w:rsidRPr="00890CA1">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+    <w:r w:rsidR="00F34393" w:rsidRPr="00E55E36">
+      <w:rPr>
+        <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
         <w:color w:val="27346F"/>
-        <w:sz w:val="36"/>
-[...2 lines deleted...]
-      <w:t xml:space="preserve">PEER </w:t>
+        <w:sz w:val="48"/>
+        <w:szCs w:val="48"/>
+      </w:rPr>
+      <w:t>P</w:t>
     </w:r>
-    <w:r w:rsidR="006C5C72" w:rsidRPr="00890CA1">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+    <w:bookmarkStart w:id="17" w:name="_heading=h.inhvodg4r1b2" w:colFirst="0" w:colLast="0"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:r w:rsidR="00E55E36" w:rsidRPr="00E55E36">
+      <w:rPr>
+        <w:rFonts w:ascii="Roboto Black" w:eastAsia="Roboto Black" w:hAnsi="Roboto Black" w:cs="Roboto Black"/>
         <w:color w:val="27346F"/>
-        <w:sz w:val="36"/>
-[...11 lines deleted...]
-      <w:t>FORM</w:t>
+        <w:sz w:val="48"/>
+        <w:szCs w:val="48"/>
+      </w:rPr>
+      <w:t>eer Observation Form</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014C7E3D"/>
+    <w:nsid w:val="0A883879"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5C1AB8A2"/>
+    <w:tmpl w:val="6B365E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:u w:val="none"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
-[...5 lines deleted...]
-        <w:u w:val="none"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
-[...5 lines deleted...]
-        <w:u w:val="none"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:u w:val="none"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
-[...5 lines deleted...]
-        <w:u w:val="none"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
-[...5 lines deleted...]
-        <w:u w:val="none"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:u w:val="none"/>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
-[...5 lines deleted...]
-        <w:u w:val="none"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
-[...5 lines deleted...]
-        <w:u w:val="none"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="060A690F"/>
+    <w:nsid w:val="0CE55C47"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E2766BAE"/>
+    <w:tmpl w:val="C7384E44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -6740,491 +7116,495 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AC020F5"/>
+    <w:nsid w:val="0D0A735C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="06A8B53E"/>
-    <w:lvl w:ilvl="0" w:tplc="78D04BD4">
+    <w:tmpl w:val="6C4AC7A0"/>
+    <w:lvl w:ilvl="0" w:tplc="E4B8167C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="BulletedTextList"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D193A4E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04184B32"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
-[...113 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="168B79B4"/>
+    <w:nsid w:val="0D954DCA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="403E1E16"/>
+    <w:tmpl w:val="10748E92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18B1048B"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:nsid w:val="0F254300"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="34A88A36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BCE518D"/>
+    <w:nsid w:val="11947F9F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4F782592"/>
+    <w:tmpl w:val="74985E2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -7282,62 +7662,63 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E3A5114"/>
+    <w:nsid w:val="17CB791F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8BEECB72"/>
+    <w:tmpl w:val="F67A400E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -7395,62 +7776,63 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E460832"/>
+    <w:nsid w:val="1ACE7DD6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0DD4B86A"/>
+    <w:tmpl w:val="AF280746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -7508,2382 +7890,1264 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E0F354B"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:nsid w:val="2B5223BD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6EA2A694"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34851B34"/>
+    <w:nsid w:val="3E4A5249"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E2766BAE"/>
+    <w:tmpl w:val="E5DE39DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="350D031D"/>
+    <w:nsid w:val="5368751D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="31F29224"/>
+    <w:tmpl w:val="5B786BF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37364579"/>
+    <w:nsid w:val="5A6F2169"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="56FEE09C"/>
+    <w:tmpl w:val="DE86339A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="393C6F85"/>
+    <w:nsid w:val="648C2831"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E2766BAE"/>
+    <w:tmpl w:val="0EC26EC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50255E80"/>
+    <w:nsid w:val="66342128"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="56FEE09C"/>
+    <w:tmpl w:val="6D78F29E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="517C5264"/>
-[...84 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="68BE1D45"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4FBE7DEE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5285088B"/>
+    <w:nsid w:val="68E61CB1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="ECEE22A0"/>
+    <w:tmpl w:val="E482F3B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="557412C4"/>
+    <w:nsid w:val="7F715C7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5F04B220"/>
+    <w:tmpl w:val="F7146320"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...1131 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="118645573">
+  <w:num w:numId="1" w16cid:durableId="1221747266">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="463885699">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1143742404">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2111511501">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1946770286">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1845826592">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="817890541">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="710418745">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="952974931">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="859508676">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="945581377">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1372153065">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="12" w16cid:durableId="2070181731">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2062437636">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="13" w16cid:durableId="651836886">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="86269560">
-[...35 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1469057544">
+  <w:num w:numId="14" w16cid:durableId="1883902267">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="829177224">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="15" w16cid:durableId="518010033">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="680005948">
-[...8 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="2010792855">
+  <w:num w:numId="16" w16cid:durableId="464155190">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="747966056">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="17" w16cid:durableId="754133151">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="480854187">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="18" w16cid:durableId="1754080437">
+    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000E3488"/>
-[...52 lines deleted...]
-    <w:rsid w:val="00FB75D0"/>
+    <w:rsidRoot w:val="00E62738"/>
+    <w:rsid w:val="00012523"/>
+    <w:rsid w:val="0007501F"/>
+    <w:rsid w:val="0008225E"/>
+    <w:rsid w:val="000902DF"/>
+    <w:rsid w:val="000E19F4"/>
+    <w:rsid w:val="000E7728"/>
+    <w:rsid w:val="000F604E"/>
+    <w:rsid w:val="00166B92"/>
+    <w:rsid w:val="0019501C"/>
+    <w:rsid w:val="002C41F0"/>
+    <w:rsid w:val="002D6F60"/>
+    <w:rsid w:val="00330810"/>
+    <w:rsid w:val="00335968"/>
+    <w:rsid w:val="00343C80"/>
+    <w:rsid w:val="003B67A1"/>
+    <w:rsid w:val="003C5243"/>
+    <w:rsid w:val="004624F9"/>
+    <w:rsid w:val="00476144"/>
+    <w:rsid w:val="004A2561"/>
+    <w:rsid w:val="004E757A"/>
+    <w:rsid w:val="004F5866"/>
+    <w:rsid w:val="00504E57"/>
+    <w:rsid w:val="005517FC"/>
+    <w:rsid w:val="005C46BA"/>
+    <w:rsid w:val="00625475"/>
+    <w:rsid w:val="00633FEA"/>
+    <w:rsid w:val="0063654C"/>
+    <w:rsid w:val="006F42EF"/>
+    <w:rsid w:val="006F4FD3"/>
+    <w:rsid w:val="00701695"/>
+    <w:rsid w:val="0071151F"/>
+    <w:rsid w:val="007232FE"/>
+    <w:rsid w:val="00735066"/>
+    <w:rsid w:val="00814749"/>
+    <w:rsid w:val="00837BA6"/>
+    <w:rsid w:val="00857857"/>
+    <w:rsid w:val="00863B0C"/>
+    <w:rsid w:val="00885CB4"/>
+    <w:rsid w:val="008C06E0"/>
+    <w:rsid w:val="008D3F18"/>
+    <w:rsid w:val="0090206C"/>
+    <w:rsid w:val="00934FD9"/>
+    <w:rsid w:val="009A5487"/>
+    <w:rsid w:val="009A6A84"/>
+    <w:rsid w:val="00A41CC8"/>
+    <w:rsid w:val="00A86F9B"/>
+    <w:rsid w:val="00AA7703"/>
+    <w:rsid w:val="00B219B6"/>
+    <w:rsid w:val="00B43B22"/>
+    <w:rsid w:val="00B6160F"/>
+    <w:rsid w:val="00BB1714"/>
+    <w:rsid w:val="00BD05C5"/>
+    <w:rsid w:val="00BD1B44"/>
+    <w:rsid w:val="00BF0F8F"/>
+    <w:rsid w:val="00C0210E"/>
+    <w:rsid w:val="00C03250"/>
+    <w:rsid w:val="00C24C9F"/>
+    <w:rsid w:val="00C37399"/>
+    <w:rsid w:val="00CA57BD"/>
+    <w:rsid w:val="00CA64D6"/>
+    <w:rsid w:val="00CB00E4"/>
+    <w:rsid w:val="00CB2E2D"/>
+    <w:rsid w:val="00CC138B"/>
+    <w:rsid w:val="00D3603D"/>
+    <w:rsid w:val="00D37A38"/>
+    <w:rsid w:val="00DA7906"/>
+    <w:rsid w:val="00DB0DC4"/>
+    <w:rsid w:val="00DB6CB9"/>
+    <w:rsid w:val="00E16930"/>
+    <w:rsid w:val="00E358D3"/>
+    <w:rsid w:val="00E55E36"/>
+    <w:rsid w:val="00E62738"/>
+    <w:rsid w:val="00E822A8"/>
+    <w:rsid w:val="00EB0C6D"/>
+    <w:rsid w:val="00F13EA9"/>
+    <w:rsid w:val="00F34393"/>
+    <w:rsid w:val="00FC1639"/>
+    <w:rsid w:val="00FD1F4A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="613D75E7"/>
-  <w15:docId w15:val="{FF68E89C-86D4-496E-9512-3E3DB278C04F}"/>
+  <w14:docId w14:val="32BB3839"/>
+  <w15:docId w15:val="{97BDC9B8-52E7-490B-9274-4E19702D0C42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10244,560 +9508,644 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-  </w:style>
-[...28 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableNormal0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableNormal0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableNormal0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a2">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableNormal0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D37A38"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletedTextList">
+    <w:name w:val="Bulleted Text List"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:link w:val="BulletedTextListChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B6160F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="339"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00B6160F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BulletedTextListChar">
+    <w:name w:val="Bulleted Text List Char"/>
+    <w:basedOn w:val="ListParagraphChar"/>
+    <w:link w:val="BulletedTextList"/>
+    <w:rsid w:val="00B6160F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E58C8"/>
+    <w:rsid w:val="00B43B22"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006E58C8"/>
+    <w:rsid w:val="00B43B22"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E58C8"/>
+    <w:rsid w:val="00B43B22"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006E58C8"/>
+    <w:rsid w:val="00B43B22"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C0326"/>
+    <w:rsid w:val="00814749"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C0326"/>
+    <w:rsid w:val="00814749"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000E0A37"/>
+    <w:rsid w:val="00701695"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...93 lines deleted...]
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paadultedresources.org/webbs-dok-flip-chart/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#_DIRECTIONS:_This_Peer"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paadultedresources.org/wp-content/uploads/2021/01/Best-Practices-for-Classroom-Observation-Virtual-12-02-2020-Final.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paadultedresources.org/wp-content/uploads/2022/08/Standards-for-Mathematical-Practice-Math-Tool-3.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paadultedresources.org/webbs-dok-flip-chart/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://paadultedresources.org/digital-literacy-skills-checklists/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paadultedresources.org/transferable-skills-self-reflection/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paadultedresources.org/wp-content/uploads/2022/08/Standards-for-Mathematical-Practice-Math-Tool-3.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://paadultedresources.org/digital-literacy-skills-checklists/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://paadultedresources.org/digital-literacy-skills-checklists/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paadultedresources.org/transferable-skills-checklist/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://paadultedresources.org/digital-literacy-skills-checklists/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#_DIRECTIONS:_This_Peer"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://paadultedresources.org/digital-literacy-skills-checklists/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paadultedresources.org/best-practices-for-classroom-observation-virtual-pdf/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://paadultedresources.org/digital-literacy-skills-checklists/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="PDS Logo Colors">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="004E89"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="F75A22"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="39B54A"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="F7CB1A"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="602D91"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="BFBFBF"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -10948,110 +10296,159 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjd8YgS8cuaJpuELrtU5FUeEXGUyA==">CgMxLjAikQIKC0FBQUJOc3VyUFl3EtsBCgtBQUFCTnN1clBZdxILQUFBQk5zdXJQWXcaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTExMjk0NDMzMzQ0NjMzNTM3MzQ3NigAOAAwzMeVs/gxOMLMlbP4MUo7CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaE8LX2uQBDRoLCgcKASwQARgAEAFaDGp5MXd1c29iMDlpZHICIAB4AIIBFHN1Z2dlc3QuMW56MHkxdnB5OWg5mgEGCAAQABgAsAEAuAEAGMzHlbP4MSDCzJWz+DEwAEIUc3VnZ2VzdC4xbnoweTF2cHk5aDkikAIKC0FBQUJOc3VyUGE4EtoBCgtBQUFCTnN1clBhOBILQUFBQk5zdXJQYTgaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTExNTk5ODA2Mjg0Nzg2MjE5OTM1NCgAOAAwroqRtPgxOLSOkbT4MUo6CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaEsLX2uQBDBoKCgYKABATGAAQAVoMaWw3MzNmaTh0bWFpcgIgAHgAggEUc3VnZ2VzdC41OXloOGI4NHhjZmiaAQYIABAAGACwAQC4AQAYroqRtPgxILSOkbT4MTAAQhRzdWdnZXN0LjU5eWg4Yjg0eGNmaDgAaiMKFHN1Z2dlc3Qubmo5YXFpcm1uZm8wEgtBbWFuZGEgUnV0aGohChRzdWdnZXN0LjExMnpnM2liZWVtcxIJU2FyYSBDb2xlaiEKFHN1Z2dlc3QuMW56MHkxdnB5OWg5EglTYXJhIENvbGVqIwoUc3VnZ2VzdC41OXloOGI4NHhjZmgSC0FtYW5kYSBSdXRoaiEKFHN1Z2dlc3QubmFnMnNlZjFscDJiEglTYXJhIENvbGVqIQoUc3VnZ2VzdC4xN2Qzcnc4dm9sd2USCVNhcmEgQ29sZWojChRzdWdnZXN0Lm92cDQ2NnNkdWZkdBILQW1hbmRhIFJ1dGhqIQoUc3VnZ2VzdC55M255bzV5cWU1M3ASCVNhcmEgQ29sZWohChRzdWdnZXN0LnNpNTltaGdrdGV4eRIJU2FyYSBDb2xlaiEKFHN1Z2dlc3QuY3l2anhma21wYWYxEglTYXJhIENvbGVqIwoUc3VnZ2VzdC51b294YjJwMHludTkSC0FtYW5kYSBSdXRoaigKFHN1Z2dlc3QubnpyaDJrdDd4YmJtEhBKb25hdGhhbiBFZHdhcmRzaigKFHN1Z2dlc3QuaGh5eWszNnFvYno0EhBKb25hdGhhbiBFZHdhcmRzaiEKFHN1Z2dlc3QuanJ4Z2pycDFzMXdxEglTYXJhIENvbGVqIwoUc3VnZ2VzdC50N3FraGJ4NHE0dGESC0FtYW5kYSBSdXRoaiEKFHN1Z2dlc3QuZWl5aTVhNmNkY2J5EglTYXJhIENvbGVqIQoUc3VnZ2VzdC43MHV1eDhjbTZibXgSCVNhcmEgQ29sZWooChRzdWdnZXN0LjhyMTh3aW1yNGR4eRIQSm9uYXRoYW4gRWR3YXJkc2ohChRzdWdnZXN0LnhodGZ0OGsyYmNqNRIJU2FyYSBDb2xlaiAKE3N1Z2dlc3QuYTI2NGdudG93NnMSCVNhcmEgQ29sZWohChRzdWdnZXN0LjM3azFjeHAzczc5YRIJU2FyYSBDb2xlaiEKFHN1Z2dlc3QubHVzcWZiNW95Zm82EglTYXJhIENvbGVqIQoUc3VnZ2VzdC41NmRmd2U1ZWV0MnUSCVNhcmEgQ29sZWohChRzdWdnZXN0LjhtN292eW0xbHMyORIJU2FyYSBDb2xlaiEKFHN1Z2dlc3QueWp1aGZlZzFsNGlzEglTYXJhIENvbGVqKAoUc3VnZ2VzdC5pcHQzZWJjYmtidHoSEEpvbmF0aGFuIEVkd2FyZHNyITE5aWJHYW4xOFBOdnFRUXM2OXY3b1hOMzh4dGs1SHowZQ==</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miQuQ7FXr3gw4gWBl/tQD2xCsWkOQ==">CgMxLjAyDmgucGh5c3A5d2V4ZDNsMg5oLmc4dnZpNHY2eG9vYTIOaC51OWNvdnZ5MGpvdDUyDmguMmd4ZzB2YWlubW5yMg5oLmxyY2UzaThhcTBybTIOaC54Z3A1cDVpbnk2MDIyDmgueDJhdTFocXhha3E4MgxoLndhbWgyY2Y4dGwyDmguOHNxM2k3ZjAyeW0xMg5oLmxycnluZjI3YjJpZDIOaC5sY25kbjIyN3NvYmkyDmgueWljdTczZndhY2ZlMg5oLmluaHZvZGc0cjFiMjgAaiQKFHN1Z2dlc3QubHA1bTNrZDRia3l4EgxBbm5lIFB5em9jaGFqJAoUc3VnZ2VzdC5pYmVkOWxwazljdWoSDEFubmUgUHl6b2NoYWokChRzdWdnZXN0LndmMzcxbnFpeG9rcBIMQW5uZSBQeXpvY2hhaiMKE3N1Z2dlc3QuZTk5YW4xYjN0cTQSDEFubmUgUHl6b2NoYWokChRzdWdnZXN0LnM5ajNmdTU4N2ZqZBIMQW5uZSBQeXpvY2hhaiQKFHN1Z2dlc3QuaG50OTZ4d2pkbnA1EgxBbm5lIFB5em9jaGFqJAoUc3VnZ2VzdC45N21iejA2aGdqMG0SDEFubmUgUHl6b2NoYWokChRzdWdnZXN0LjJsOGMxNG52dnN1MRIMQW5uZSBQeXpvY2hhaiQKFHN1Z2dlc3QuaWFlMW01bzUwdW0zEgxBbm5lIFB5em9jaGFqJAoUc3VnZ2VzdC5vbTZqdm5oMzA2NnoSDEFubmUgUHl6b2NoYWojChNzdWdnZXN0LmJzOHU1bXRnMGI5EgxBbm5lIFB5em9jaGFqJQoUc3VnZ2VzdC4yZnY2Y3MzaGM1eWoSDUNoZWxzZWEgRGVMZW9qJAoUc3VnZ2VzdC5ud2FzaDBpejB5NGkSDEFubmUgUHl6b2NoYWokChRzdWdnZXN0LnFsemJ1eTh5enQyMBIMQW5uZSBQeXpvY2hhaiQKFHN1Z2dlc3QuNjN0bDBlZnRtb2phEgxBbm5lIFB5em9jaGFqJAoUc3VnZ2VzdC5yMGY4dWszaWcyZTkSDEFubmUgUHl6b2NoYWokChRzdWdnZXN0LjlzeWVldW1uYnVmMRIMQW5uZSBQeXpvY2hhaiQKFHN1Z2dlc3QuNm8zcjA4aTVmeHJsEgxBbm5lIFB5em9jaGFqJAoUc3VnZ2VzdC5tOHoweGFjYmp1cGwSDEFubmUgUHl6b2NoYWokChRzdWdnZXN0LnI4d3N0YTI0cjFvcBIMQW5uZSBQeXpvY2hhaiQKFHN1Z2dlc3QuaGU4aHdycWFmOG5zEgxBbm5lIFB5em9jaGFqJAoUc3VnZ2VzdC5ia214OTFzYXA0eGwSDEFubmUgUHl6b2NoYWokChRzdWdnZXN0LndxZDRyeWx5cHV6NhIMQW5uZSBQeXpvY2hhaiQKFHN1Z2dlc3QuM2RxaHFncHo4dWs0EgxBbm5lIFB5em9jaGFqJAoUc3VnZ2VzdC5lYXo1eHh4OHN5aG4SDEFubmUgUHl6b2NoYWokChRzdWdnZXN0LmI5aTZ4N3o0ZXV2bhIMQW5uZSBQeXpvY2hhaiQKFHN1Z2dlc3QuaW80dzhrOGc2aTYwEgxBbm5lIFB5em9jaGFqJAoUc3VnZ2VzdC50aWszZXlnNTFvb3cSDEFubmUgUHl6b2NoYWokChRzdWdnZXN0LjZqMTFtY3N0N29wMhIMQW5uZSBQeXpvY2hhaiQKFHN1Z2dlc3QueHpoejVxeHBpanZoEgxBbm5lIFB5em9jaGFqJAoUc3VnZ2VzdC55ZzV0enBxdnZla3ASDEFubmUgUHl6b2NoYWokChRzdWdnZXN0Lm53am93aHh3bmV3aBIMQW5uZSBQeXpvY2hhaiQKFHN1Z2dlc3Qud2w4c3hzY3J1MHBhEgxBbm5lIFB5em9jaGFqJAoUc3VnZ2VzdC5mYmNqZGhpbjIwZDYSDEFubmUgUHl6b2NoYWokChRzdWdnZXN0LnV3YzM5djVja2JpYhIMQW5uZSBQeXpvY2hhaiUKFHN1Z2dlc3QubDQ2NzMza2k2bGR5Eg1DaGVsc2VhIERlTGVvaiUKFHN1Z2dlc3QuNWI4ZXE5cXJicTE0Eg1DaGVsc2VhIERlTGVvaiUKFHN1Z2dlc3QuNXo1OWVlbDJkcnZpEg1DaGVsc2VhIERlTGVvciExLUhUVWNhRWhOb0sxdnd5Vk9lZ1lfdk04b0Nscm9zdmo=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2707B630-83F3-424E-B9DF-C8CB2606CC54}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>9769</Characters>
+  <Pages>11</Pages>
+  <Words>2635</Words>
+  <Characters>15970</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>694</Lines>
+  <Paragraphs>235</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11460</CharactersWithSpaces>
+  <CharactersWithSpaces>18370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jonathan Edwards</dc:creator>
+  <dc:title>Peer Observation Form</dc:title>
+  <dc:creator>Julie DiStefano</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>2954bec4-a284-42dd-b677-be2b88c2f529</vt:lpwstr>
+  </property>
+</Properties>
+</file>