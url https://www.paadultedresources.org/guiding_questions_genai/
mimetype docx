--- v0 (2026-04-30)
+++ v1 (2026-06-09)
@@ -497,518 +497,626 @@
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2E6EB7"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRPr="001112A7" w:rsidRDefault="00CA41A1" w:rsidP="001112A7">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r w:rsidRPr="001112A7">
         <w:t>Data Privacy, Security, and Intellectual Property</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000004" w14:textId="420A253C" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000004" w14:textId="420A253C" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve">What are the </w:t>
       </w:r>
       <w:r w:rsidR="008048ED">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve">erms </w:t>
       </w:r>
       <w:r w:rsidR="008048ED">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008048ED">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve">onditions for using the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D" w:rsidRPr="00EB2354">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve"> tool? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000005" w14:textId="56948421" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000005" w14:textId="56948421" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve">Who owns the content that is input into the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D" w:rsidRPr="00EB2354">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve"> tool?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000006" w14:textId="3341DDC1" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000006" w14:textId="3341DDC1" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve">Who owns the content generated by the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D" w:rsidRPr="00EB2354">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve"> tool?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000007" w14:textId="6D3F4689" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000007" w14:textId="6D3F4689" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve">What rights does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D" w:rsidRPr="00EB2354">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve"> tool obtain when it generates images, voices, or likenesses? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000008" w14:textId="26A6BBAD" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000008" w14:textId="26A6BBAD" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve">What uploaded content can be used to train the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D" w:rsidRPr="00EB2354">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve"> tool or improve the system? How can a “no training” mode be enabled?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000009" w14:textId="2EEF5A3E" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000009" w14:textId="2EEF5A3E" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve">What data does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D" w:rsidRPr="00EB2354">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve"> tool collect, store, transmit, or share?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000A" w14:textId="6CFDCC12" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000000A" w14:textId="6CFDCC12" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve">How does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D" w:rsidRPr="00EB2354">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve"> tool address personally identifiable information (PII) collection, use, and protection? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000B" w14:textId="6B71FD76" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000000B" w14:textId="6B71FD76" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve">What security safeguards exist within the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D" w:rsidRPr="00EB2354">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve"> tool (e.g., encryption, secure storage, role-based access)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000C" w14:textId="46758A88" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000000C" w14:textId="46758A88" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve">How long does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D" w:rsidRPr="00EB2354">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2354">
         <w:t xml:space="preserve"> tool retain data, and can agencies request deletion?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000D" w14:textId="1A433D40" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000000D" w14:textId="1A433D40" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2354">
         <w:t>What data-sharing agreements and privacy documents are available and compliant with PDE and federal regulations (e.g., FERPA, COPPA)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2354">
         <w:t>What privacy settings and user permissions can be configured by an administrator?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000F" w14:textId="469C73F8" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000000F" w14:textId="469C73F8" w:rsidR="001E55B1" w:rsidRPr="00EB2354" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2354">
         <w:t>When are users informed about privacy and data use?  Where can this language be found, and is it clear and accessible?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C7B8CD" w14:textId="23CCA7B8" w:rsidR="00C866DE" w:rsidRDefault="00C866DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="001112A7">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Reliability and Bias Mitigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000011" w14:textId="725E3F58" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000011" w14:textId="725E3F58" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool communicate uncertainty or signal when human review is needed?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000012" w14:textId="34E956CF" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000012" w14:textId="34E956CF" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">What controls exist to reduce hallucinations, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">which occur when a </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool produces a response that is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>plausible-sounding</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> but factually incorrec</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="001D35"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>What steps are taken to mitigate bias?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>How transparent is the platform about its training data and methodology, including what types of sources were used to train the model, how the data was reviewed or filtered for quality, and what steps the company takes to identify and reduce bias or inaccuracies in the model’s outputs?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000015" w14:textId="74F08FA4" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000015" w14:textId="74F08FA4" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>What citation or fact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">checking features does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool provide?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000016" w14:textId="2572CB49" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000016" w14:textId="2572CB49" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How are our student populations reflected in the training data used for this </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000017" w14:textId="39544BE7" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000017" w14:textId="39544BE7" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What safeguards can be put in place to ensure that any </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">-produced content that we share with students is culturally appropriate if our student populations are not reflected in the training data used for this </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C86BD9" w14:textId="77777777" w:rsidR="00E43251" w:rsidRDefault="00E43251" w:rsidP="00EB2354">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="001112A7">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r>
         <w:t>Instructional Effectiveness and Quality</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000019" w14:textId="7FB61531" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000019" w14:textId="7FB61531" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What evidence is there that the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool can help meet instructional or administrative goals?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001A" w14:textId="523B0CAA" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000001A" w14:textId="523B0CAA" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How well does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool align with agency priorities?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001B" w14:textId="46CAD909" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000001B" w14:textId="46CAD909" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What research exists demonstrating the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool’s effectiveness?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001C" w14:textId="41F7743B" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000001C" w14:textId="41F7743B" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How well does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool support language needs and multilingual learners? For example, can it create multimodal outputs to support learners in understanding classroom content; adjust output to be comprehensible for multiple proficiency levels; offer interactions that support development of listening, speaking, reading, and writing skills; provide feedback that encourages learning rather than simply supplying the answer; or develop realistic role-play opportunities that allow students to practice authentic language use? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001D" w14:textId="1AE693E9" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000001D" w14:textId="1AE693E9" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How well does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool generate output at a text complexity appropriate for adult learners? In what ways can the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool adjust the complexity of its output to suit adult learners?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001E" w14:textId="0F786728" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000001E" w14:textId="0F786728" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In what ways can the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool be used in adult education settings (e.g., lesson creation, developing assessments)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>What level of human oversight is required to ensure quality output, and does the program have the capacity to provide this oversight?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02251892" w14:textId="384AEE5C" w:rsidR="00DC3EE9" w:rsidRDefault="00DC3EE9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="001112A7">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Accessibility and Equity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000021" w14:textId="2A62A3D8" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000021" w14:textId="2A62A3D8" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What accessibility features </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>does</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool offer, and how well do they meet user needs? Examples include, but are not limited to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -1021,258 +1129,306 @@
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">reader compatibility, multilingual support, </w:t>
       </w:r>
       <w:r>
         <w:t>Americans with Disabilities Act (ADA)</w:t>
       </w:r>
       <w:r w:rsidR="00BB7D7F">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and Section 508 of the Rehabilitation Act</w:t>
       </w:r>
       <w:r w:rsidR="005B1F74">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000022" w14:textId="1C69EB32" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000022" w14:textId="1C69EB32" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In what ways does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool reflect diverse cultural backgrounds?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000023" w14:textId="4C3DBDA4" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000023" w14:textId="4C3DBDA4" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How well does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool work on low-cost devices, limited-bandwidth connections, or mobile phones?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000024" w14:textId="78BAE5FD" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000024" w14:textId="78BAE5FD" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How can users interact with the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool (e.g., text, voice, video, image)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="435DEED8" w14:textId="77777777" w:rsidR="00E43251" w:rsidRDefault="00E43251" w:rsidP="00EB2354">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="001112A7">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r>
         <w:t>Usability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000026" w14:textId="2D0C6E6C" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000026" w14:textId="2D0C6E6C" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How intuitive is the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool for staff with varying levels of technical comfort?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000027" w14:textId="5D022617" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000027" w14:textId="5D022617" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>What product</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">specific training is available for the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000028" w14:textId="51A1265D" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000028" w14:textId="51A1265D" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What vendor support exists for using the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000029" w14:textId="56D7D77B" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000029" w14:textId="56D7D77B" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What level of prompt-engineering expertise is required to use the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool effectively?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002A" w14:textId="0B7DC792" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000002A" w14:textId="0B7DC792" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What staff capacity is needed to sustain the use of the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48766401" w14:textId="77777777" w:rsidR="00E43251" w:rsidRDefault="00E43251" w:rsidP="00EB2354">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="001112A7">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r>
         <w:t>Technical Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002C" w14:textId="760F1D32" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000002C" w14:textId="760F1D32" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How well does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool integrate with existing systems?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002D" w14:textId="78E0BA65" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000002D" w14:textId="78E0BA65" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What setup or IT support is required to start using the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002E" w14:textId="35C50E91" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000002E" w14:textId="35C50E91" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How well does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool function on mobile devices?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2116104C" w14:textId="270F5482" w:rsidR="00E43251" w:rsidRDefault="00CA41A1" w:rsidP="00E85F5A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="2116104C" w14:textId="270F5482" w:rsidR="00E43251" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What program device and security policies are in place at your program, and how well does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool comply with them? </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3EE9">
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">If your program is housed within a larger institution, how well does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D" w:rsidRPr="00DC3EE9">
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>GenAI</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3EE9">
         <w:rPr>
           <w:highlight w:val="white"/>
@@ -1302,209 +1458,241 @@
       <w:r w:rsidRPr="00DC3EE9">
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685CCB29" w14:textId="77777777" w:rsidR="00DC3EE9" w:rsidRPr="00DC3EE9" w:rsidRDefault="00DC3EE9" w:rsidP="00DC3EE9">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="001112A7">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r>
         <w:t>Cost &amp; Licensing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000031" w14:textId="1C514A6A" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000031" w14:textId="1C514A6A" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What is the pricing model for the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000032" w14:textId="2AABB340" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000032" w14:textId="2AABB340" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>What are the limitations of free/low</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">cost versions of the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000033" w14:textId="178C60B0" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000033" w14:textId="178C60B0" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>What are the long</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">term or hidden costs of the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000034" w14:textId="046344C1" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000034" w14:textId="046344C1" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool’s license support or restrict institutional use?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C41E9BB" w14:textId="4AEAC4C7" w:rsidR="00DC3EE9" w:rsidRDefault="00DC3EE9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000035" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="001112A7">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Implementation &amp; Safety</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000036" w14:textId="63C8D231" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000036" w14:textId="63C8D231" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">What risks exist </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">with using this </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, and how will they be mitigated </w:t>
       </w:r>
       <w:r>
         <w:t>(e.g., inaccurate or biased outputs, inappropriate or harmful content, data exposure, learner over-reliance on AI, accessibility barriers)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000037" w14:textId="1C028ECE" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000037" w14:textId="1C028ECE" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How will staff be taught to responsibly use the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000038" w14:textId="467B7F32" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000038" w14:textId="467B7F32" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What guidelines are in place at your organization for safe and appropriate use of </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tools?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000039" w14:textId="34B24AD9" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000039" w14:textId="34B24AD9" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>What</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> references or case studies regarding </w:t>
       </w:r>
       <w:r>
         <w:t>the implementation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">safety of </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
@@ -1529,199 +1717,235 @@
     </w:p>
     <w:p w14:paraId="32B663BD" w14:textId="77777777" w:rsidR="00E43251" w:rsidRDefault="00E43251" w:rsidP="00EB2354">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000003A" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="001112A7">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r w:rsidRPr="00AB7F1E">
         <w:t>Student Use</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43251">
         <w:t>(For tools intended for students to use directly)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000003B" w14:textId="54D8980A" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000003B" w14:textId="54D8980A" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What rules and guidelines will students need to learn to use the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool safely and appropriately?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000003C" w14:textId="72FBB541" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000003C" w14:textId="72FBB541" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What digital literacy skills will students need to </w:t>
       </w:r>
       <w:r w:rsidR="007A1396">
         <w:t xml:space="preserve">use </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool</w:t>
       </w:r>
       <w:r w:rsidR="007A1396">
         <w:t xml:space="preserve"> successfully</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">? What preparation will instructors need to teach these skills? How will instructors teach these skills to students? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000003D" w14:textId="5ECDE256" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000003D" w14:textId="5ECDE256" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What instructions and training are provided by the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool? What additional training will students need?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000003E" w14:textId="55E9306B" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000003E" w14:textId="55E9306B" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What safeguards are in place to prevent student misuse of the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool, including but not limited to generating answers to assignments or producing inappropriate content?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000003F" w14:textId="4A844659" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="0000003F" w14:textId="4A844659" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How does the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool respond to common student errors (e.g., spelling mistakes, translation errors, wrong answers to questions)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="483B18A8" w14:textId="77777777" w:rsidR="00DC3EE9" w:rsidRDefault="00DC3EE9" w:rsidP="00DC3EE9">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000040" w14:textId="77777777" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="007D6387">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:hanging="540"/>
       </w:pPr>
       <w:r>
         <w:t>Environmental Impact</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104239F3" w14:textId="40BAB8AD" w:rsidR="00007A87" w:rsidRDefault="00007A87" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="104239F3" w14:textId="40BAB8AD" w:rsidR="00007A87" w:rsidRDefault="00007A87" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How can your program differentiate between tasks that can be met with non-AI tools and those that must be completed with the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000041" w14:textId="2CB4E763" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000041" w14:textId="2CB4E763" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What is the anticipated environmental impact of the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool? What information does the vendor provide about this?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000042" w14:textId="12529C4E" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000042" w14:textId="12529C4E" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How can you select between low-energy and high-energy modes, depending on the demands of the task you would like the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool to complete?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000044" w14:textId="54CB3B5B" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="00EB2354">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="00000044" w14:textId="54CB3B5B" w:rsidR="001E55B1" w:rsidRDefault="00CA41A1" w:rsidP="002F61F5">
+      <w:pPr>
+        <w:pStyle w:val="BulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What are the technical and energy requirements for running the </w:t>
       </w:r>
       <w:r w:rsidR="00E2255D">
         <w:t>GenAI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tool, and how might these impact your program (e.g., can it run on our existing hardware, or does it rely on constant cloud processing)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FEA0F74" w14:textId="77777777" w:rsidR="00AB7F1E" w:rsidRDefault="00AB7F1E" w:rsidP="00AF0ED4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -1967,161 +2191,161 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AF0ED4" w:rsidRPr="00AF0ED4" w:rsidSect="00F73602">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B3E4387" w14:textId="77777777" w:rsidR="00676DF4" w:rsidRDefault="00676DF4" w:rsidP="00CF3DF5">
+    <w:p w14:paraId="618A4881" w14:textId="77777777" w:rsidR="00542573" w:rsidRDefault="00542573" w:rsidP="00CF3DF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="557C462E" w14:textId="77777777" w:rsidR="00676DF4" w:rsidRDefault="00676DF4" w:rsidP="00CF3DF5">
+    <w:p w14:paraId="23978FD9" w14:textId="77777777" w:rsidR="00542573" w:rsidRDefault="00542573" w:rsidP="00CF3DF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Roboto">
-[...15 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{BF7764AD-78B0-421C-801F-771CA2EE4615}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{A70E78C4-8345-4DEF-B9D4-2B764B49FEE5}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{A8AB60D1-1846-4440-B3FD-8AC6E17F04C5}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{4F64AB0D-828D-4710-BFEF-0950B302FDC9}"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{CC35D835-EDA8-49B5-9BB9-F98EDBD5C951}"/>
-    <w:embedBold r:id="rId6" w:fontKey="{3F522267-E5B4-4CE1-AF0A-99B16E062E98}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{1F04E4D0-34FC-4938-95EF-F4A66F49AFFE}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{7416D6D3-35A9-4F88-A109-9F1C026C4067}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{25C37DD9-AF32-4331-A6B9-4B7D6E254624}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId10" w:fontKey="{33683BEB-D069-4FEC-B877-7964658365DF}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{AE5167B6-A5AB-4FB0-9AA0-19DD6546B3E0}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{97CF7AF6-451B-460F-8FF0-C65F233F6F84}"/>
+    <w:embedItalic r:id="rId9" w:fontKey="{C5223109-BF78-4475-8765-B19B8E891E8A}"/>
+    <w:embedBoldItalic r:id="rId10" w:fontKey="{D9588F35-6D9C-4CA8-A0FE-285049DA8825}"/>
   </w:font>
   <w:font w:name="Roboto Black">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId11" w:fontKey="{C197355D-4120-4057-979D-52C851E3362F}"/>
+    <w:embedBold r:id="rId11" w:fontKey="{75638349-554B-48B5-9F85-382622CD1EF2}"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{B6934A64-F0B1-419F-8F8E-A977007CEFEF}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{74CDF2E5-178F-4CCB-90D8-F630A1A6B4E5}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1300C009" w14:textId="782CDEAE" w:rsidR="00CF3DF5" w:rsidRDefault="00CF3DF5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Guiding Questions for Selecting GenAI Tools</w:t>
     </w:r>
     <w:r w:rsidRPr="00CF3DF5">
@@ -2161,136 +2385,249 @@
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00111BB4" w:rsidRPr="00111BB4">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00111BB4" w:rsidRPr="00111BB4">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="037A26E1" w14:textId="10D3D824" w:rsidR="00111BB4" w:rsidRPr="00CF3DF5" w:rsidRDefault="00111BB4">
+  <w:p w14:paraId="037A26E1" w14:textId="72CE7B78" w:rsidR="00111BB4" w:rsidRPr="00CF3DF5" w:rsidRDefault="00111BB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Last revised: </w:t>
     </w:r>
     <w:r w:rsidR="00527C85">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="007B7A37">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>4/</w:t>
     </w:r>
-    <w:r w:rsidR="004D033A">
+    <w:r w:rsidR="002F61F5">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>17</w:t>
+      <w:t>30</w:t>
     </w:r>
     <w:r w:rsidR="00527C85">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E930647" w14:textId="77777777" w:rsidR="00676DF4" w:rsidRDefault="00676DF4" w:rsidP="00CF3DF5">
+    <w:p w14:paraId="598974B0" w14:textId="77777777" w:rsidR="00542573" w:rsidRDefault="00542573" w:rsidP="00CF3DF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4732EAED" w14:textId="77777777" w:rsidR="00676DF4" w:rsidRDefault="00676DF4" w:rsidP="00CF3DF5">
+    <w:p w14:paraId="1F5382C0" w14:textId="77777777" w:rsidR="00542573" w:rsidRDefault="00542573" w:rsidP="00CF3DF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="072673C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="586C8CB6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="130678EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C7AA25A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2332,51 +2669,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15BA28ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B158F93C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Question"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E6EB7"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
@@ -2450,51 +2787,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A4B6D52"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7370EDAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
@@ -2541,51 +2878,391 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F360AA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94BC6BBA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F6C316E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="58BCA370"/>
+    <w:styleLink w:val="Style1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="228E6492"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E56CE72A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29EF75D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58BCA370"/>
     <w:lvl w:ilvl="0" w:tplc="95B82D0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="BulletedList"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2655,51 +3332,616 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BC855F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2C368F76"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CC80417"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48AED286"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FBB1F73"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72BCF568"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44F94300"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB4A0514"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4891362E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30EE8A5A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AA01E73"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B70BCB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -2768,179 +4010,451 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61570CA7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8E222626"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="699B1CBA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0234E32E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="764037D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="58BCA370"/>
+    <w:numStyleLink w:val="Style1"/>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2040936485">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1825274547">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1340306149">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1902861852">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1130562036">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1825274547">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="6" w16cid:durableId="2100517930">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1340306149">
+  <w:num w:numId="7" w16cid:durableId="1336763234">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="604385634">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="708183977">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="683676948">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1902861852">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="11" w16cid:durableId="1387099724">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1130562036">
+  <w:num w:numId="12" w16cid:durableId="450323015">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1130175534">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="239872832">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="334962823">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1354570027">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="798914371">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E55B1"/>
     <w:rsid w:val="00007A87"/>
     <w:rsid w:val="00017072"/>
     <w:rsid w:val="000304E5"/>
     <w:rsid w:val="00071911"/>
     <w:rsid w:val="000A2500"/>
     <w:rsid w:val="000A5B97"/>
     <w:rsid w:val="000B29B6"/>
     <w:rsid w:val="000E74AE"/>
     <w:rsid w:val="001112A7"/>
     <w:rsid w:val="00111BB4"/>
     <w:rsid w:val="00115E7B"/>
     <w:rsid w:val="0015292C"/>
     <w:rsid w:val="001940C6"/>
     <w:rsid w:val="001A6413"/>
     <w:rsid w:val="001D1AEC"/>
     <w:rsid w:val="001D5AF0"/>
     <w:rsid w:val="001E15B0"/>
     <w:rsid w:val="001E55B1"/>
     <w:rsid w:val="0025537D"/>
     <w:rsid w:val="00260E75"/>
     <w:rsid w:val="002E47EE"/>
+    <w:rsid w:val="002F61F5"/>
     <w:rsid w:val="00301784"/>
     <w:rsid w:val="003205D4"/>
     <w:rsid w:val="00324CE1"/>
     <w:rsid w:val="00335FF4"/>
     <w:rsid w:val="0035665C"/>
     <w:rsid w:val="00380C81"/>
     <w:rsid w:val="003E2D43"/>
     <w:rsid w:val="003E560E"/>
     <w:rsid w:val="00423D0A"/>
     <w:rsid w:val="00436455"/>
     <w:rsid w:val="004615DE"/>
     <w:rsid w:val="004D033A"/>
     <w:rsid w:val="00521FD6"/>
     <w:rsid w:val="00527C85"/>
     <w:rsid w:val="0054153C"/>
+    <w:rsid w:val="00542573"/>
     <w:rsid w:val="005911C1"/>
     <w:rsid w:val="005A733D"/>
     <w:rsid w:val="005B1F74"/>
     <w:rsid w:val="005F6583"/>
     <w:rsid w:val="00613545"/>
     <w:rsid w:val="00641CB7"/>
     <w:rsid w:val="006566CC"/>
     <w:rsid w:val="00676DF4"/>
     <w:rsid w:val="006A0A4F"/>
     <w:rsid w:val="006B252C"/>
     <w:rsid w:val="00707E99"/>
     <w:rsid w:val="007270A9"/>
     <w:rsid w:val="00751C53"/>
     <w:rsid w:val="007A1396"/>
     <w:rsid w:val="007B7A37"/>
     <w:rsid w:val="007D6387"/>
     <w:rsid w:val="007D76E6"/>
     <w:rsid w:val="008048ED"/>
     <w:rsid w:val="008A22EB"/>
     <w:rsid w:val="008B1B00"/>
     <w:rsid w:val="008B697C"/>
     <w:rsid w:val="008D18AE"/>
     <w:rsid w:val="00921D5A"/>
     <w:rsid w:val="009349F8"/>
     <w:rsid w:val="009B5373"/>
     <w:rsid w:val="009D2322"/>
     <w:rsid w:val="00A06811"/>
     <w:rsid w:val="00AB7F1E"/>
     <w:rsid w:val="00AF0ED4"/>
     <w:rsid w:val="00B474F1"/>
     <w:rsid w:val="00B847D7"/>
     <w:rsid w:val="00BB7D7F"/>
     <w:rsid w:val="00C00E33"/>
     <w:rsid w:val="00C866DE"/>
     <w:rsid w:val="00CA41A1"/>
     <w:rsid w:val="00CA56BC"/>
     <w:rsid w:val="00CB37F6"/>
     <w:rsid w:val="00CC0C9F"/>
     <w:rsid w:val="00CF3DF5"/>
     <w:rsid w:val="00D50917"/>
     <w:rsid w:val="00D50CD8"/>
     <w:rsid w:val="00D53517"/>
     <w:rsid w:val="00D727EF"/>
     <w:rsid w:val="00DC3EE9"/>
+    <w:rsid w:val="00DC541E"/>
     <w:rsid w:val="00E124AF"/>
     <w:rsid w:val="00E2255D"/>
     <w:rsid w:val="00E418D5"/>
     <w:rsid w:val="00E43251"/>
     <w:rsid w:val="00E46CBE"/>
     <w:rsid w:val="00E51E4C"/>
+    <w:rsid w:val="00E65F06"/>
     <w:rsid w:val="00E85F5A"/>
     <w:rsid w:val="00E95E69"/>
     <w:rsid w:val="00EA445E"/>
     <w:rsid w:val="00EB2354"/>
     <w:rsid w:val="00EB2AAE"/>
     <w:rsid w:val="00ED23C9"/>
     <w:rsid w:val="00EE5F3D"/>
     <w:rsid w:val="00F16B0E"/>
     <w:rsid w:val="00F57360"/>
     <w:rsid w:val="00F73602"/>
     <w:rsid w:val="00FD0FEB"/>
     <w:rsid w:val="00FE0D8F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -3779,50 +5293,60 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CF3DF5"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF3DF5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CF3DF5"/>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DC541E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aiforeducation.io/blog/x4vqdfdkth9k2vvdv38sxtx8ppz9ny" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://workforceedtech.org/ai-integration-framework/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -4127,53 +5651,56 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4247,87 +5774,84 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E84A670-71F1-484B-B4E2-2A2C962FF902}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4A5DA9C-3A78-46B7-821B-308F925A04C2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A59A9FF-44D0-4567-8A79-A6BC70A20329}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4A5DA9C-3A78-46B7-821B-308F925A04C2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E84A670-71F1-484B-B4E2-2A2C962FF902}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1224</Words>
   <Characters>6983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>