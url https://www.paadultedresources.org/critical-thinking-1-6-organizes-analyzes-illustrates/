--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -545,210 +545,210 @@
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0089603A">
         <w:t>How can you improve</w:t>
       </w:r>
       <w:r w:rsidR="002734BE">
         <w:t xml:space="preserve"> these skills</w:t>
       </w:r>
       <w:r w:rsidR="00824B17" w:rsidRPr="00F209A0">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60ED327B" w14:textId="364651FF" w:rsidR="00824B17" w:rsidRDefault="0083425B" w:rsidP="008B4873">
       <w:r>
         <w:t>One way to improve these skills is to use graphic organizers</w:t>
       </w:r>
       <w:r w:rsidR="00396658">
         <w:t>. Graphic organizers are visual tools that help organize information in a clear way. They can help you understand information, connect ideas, and remember important details. You can also improve these skills by using what you already know to understand new information, asking questions and looking for answers in multiple places, breaking big ideas into smaller parts, and thinking about possible solutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A707A7" w14:textId="338A391E" w:rsidR="00396658" w:rsidRDefault="00396658" w:rsidP="0083425B">
       <w:r>
         <w:t>Here is an example of a graphic organizer that can be used to organize the information in this reading.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053FC469" w14:textId="64EF8CDB" w:rsidR="00986832" w:rsidRPr="00842315" w:rsidRDefault="00986832" w:rsidP="00463186">
+    <w:p w14:paraId="053FC469" w14:textId="64EF8CDB" w:rsidR="00986832" w:rsidRPr="00C4007F" w:rsidRDefault="00986832" w:rsidP="00463186">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200" w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB44C0">
+      <w:r w:rsidRPr="00C4007F">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-          <w:color w:val="2E6EB7"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Crit</w:t>
       </w:r>
-      <w:r w:rsidR="002A4172" w:rsidRPr="00FB44C0">
+      <w:r w:rsidR="002A4172" w:rsidRPr="00C4007F">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-          <w:color w:val="2E6EB7"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ical Thinking Skill</w:t>
       </w:r>
-      <w:r w:rsidR="009D36E9" w:rsidRPr="00FB44C0">
+      <w:r w:rsidR="009D36E9" w:rsidRPr="00C4007F">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-          <w:color w:val="2E6EB7"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>: Organize, Analyze, and Illustrate Relationships</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="3179"/>
         <w:gridCol w:w="3055"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00986832" w14:paraId="47F940B2" w14:textId="77777777" w:rsidTr="006E6C5F">
+      <w:tr w:rsidR="00986832" w14:paraId="47F940B2" w14:textId="77777777" w:rsidTr="00C4007F">
         <w:trPr>
           <w:trHeight w:val="341"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="27346F"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E6EB7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3671A163" w14:textId="0846B3BB" w:rsidR="00986832" w:rsidRPr="00986832" w:rsidRDefault="00986832" w:rsidP="00956D60">
+          <w:p w14:paraId="3671A163" w14:textId="0846B3BB" w:rsidR="00986832" w:rsidRPr="00C4007F" w:rsidRDefault="00986832" w:rsidP="00C4007F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4034"/>
               </w:tabs>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986832">
+            <w:r w:rsidRPr="00C4007F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What do these skills mean?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3179" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="27346F"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E6EB7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40492E9A" w14:textId="2C4A373D" w:rsidR="00986832" w:rsidRPr="00986832" w:rsidRDefault="00986832" w:rsidP="00956D60">
+          <w:p w14:paraId="40492E9A" w14:textId="2C4A373D" w:rsidR="00986832" w:rsidRPr="00C4007F" w:rsidRDefault="00986832" w:rsidP="00C4007F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4034"/>
               </w:tabs>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986832">
+            <w:r w:rsidRPr="00C4007F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Why are these skills important?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="27346F"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E6EB7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC62153" w14:textId="6410596E" w:rsidR="00986832" w:rsidRPr="00986832" w:rsidRDefault="00986832" w:rsidP="00956D60">
+          <w:p w14:paraId="2CC62153" w14:textId="6410596E" w:rsidR="00986832" w:rsidRPr="00C4007F" w:rsidRDefault="00986832" w:rsidP="00C4007F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4034"/>
               </w:tabs>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986832">
+            <w:r w:rsidRPr="00C4007F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>How can I improve these skills?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396658" w14:paraId="3060CB12" w14:textId="77777777" w:rsidTr="00463186">
+      <w:tr w:rsidR="00396658" w14:paraId="3060CB12" w14:textId="77777777" w:rsidTr="00BC0BEB">
         <w:trPr>
-          <w:trHeight w:val="1754"/>
+          <w:trHeight w:val="1817"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="117C2DC6" w14:textId="7A086B7E" w:rsidR="00A512E3" w:rsidRDefault="006D7D20" w:rsidP="008B4873">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="159" w:hanging="159"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7D20">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1116,58 +1116,55 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="159" w:hanging="159"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Think about possible solutions</w:t>
             </w:r>
             <w:r w:rsidR="00FF6645">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BC69617" w14:textId="61823779" w:rsidR="00B570C2" w:rsidRPr="00AB58F5" w:rsidRDefault="00D9216C" w:rsidP="00AB58F5">
+    <w:p w14:paraId="7BC69617" w14:textId="74FE85A6" w:rsidR="00B570C2" w:rsidRPr="00AB58F5" w:rsidRDefault="007018D2" w:rsidP="00AB58F5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B02A3F">
-[...2 lines deleted...]
-      <w:r w:rsidR="007018D2">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="147171B4" wp14:editId="7FE6BD87">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-55659</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>247898</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6114553" cy="302150"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="22225"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1166214439" name="Rectangle 5">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
@@ -1639,103 +1636,139 @@
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="6A84F842" id="Rectangle 5" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-5.65pt;margin-top:19.5pt;width:472.7pt;height:37.55pt;z-index:-251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZUpnbgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bStFmDOkXWrsOA&#10;oi3WDj0rshQbkEWNUuJkXz9KdpygLXYYdrFFkXwkn0heXm0bwzYKfQ224KOTnDNlJZS1XRX85/Pt&#10;p8+c+SBsKQxYVfCd8vxq/vHDZetmagwVmFIhIxDrZ60reBWCm2WZl5VqhD8BpywpNWAjAom4ykoU&#10;LaE3Jhvn+XnWApYOQSrv6famU/J5wtdayfCgtVeBmYJTbiF9MX2X8ZvNL8VshcJVtezTEP+QRSNq&#10;S0EHqBsRBFtj/QaqqSWCBx1OJDQZaF1LlWqgakb5q2qeKuFUqoXI8W6gyf8/WHm/eXKPSDS0zs88&#10;HWMVW41N/FN+bJvI2g1kqW1gki7P8/x0fHrGmSTdZDrNpxeRzezg7dCHbwoaFg8FR3qMxJHY3PnQ&#10;me5NYjALt7Ux6UGMjRceTF3GuyTganltkG0EveT46/npl2kf7siMgkfX7FBLOoWdURHD2B9Ks7qk&#10;7Mcpk9RmaoAVUiobRp2qEqXqoo3O8jx1CsEPHqnSBBiRNWU5YPcAsYXfYnd19/bRVaUuHZzzvyXW&#10;OQ8eKTLYMDg3tQV8D8BQVX3kzn5PUkdNZGkJ5e4RGUI3I97J25re7U748CiQhoLGhwY9PNBHG2gL&#10;Dv2Jswrw93v30Z56lbSctTRkBfe/1gIVZ+a7pS6+GE0mcSqTMDmbjknAY83yWGPXzTXQ649opTiZ&#10;jtE+mP1RIzQvtA8WMSqphJUUu+Ay4F64Dt3w00aRarFIZjSJToQ7++RkBI+sxr583r4IdH3zBmr7&#10;e9gPpJi96uHONnpaWKwD6Do1+IHXnm+a4tQ4/caJa+JYTlaHvTj/AwAA//8DAFBLAwQUAAYACAAA&#10;ACEA/qn3h98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbluaFsFWmk4I&#10;aRJCXBig7ZgloanWOFWTruXtMSd2s+VPv7+/2sy+Y2c7xDagBLHMgFnUwbTYSPj82C5WwGJSaFQX&#10;0Er4sRE29fVVpUoTJny3511qGIVgLJUEl1Jfch61s17FZegt0u07DF4lWoeGm0FNFO47nmfZPfeq&#10;RfrgVG+fndWn3egl7Ffocv46jYftSU8PMdfF18ublLc389MjsGTn9A/Dnz6pQ01OxzCiiayTsBCi&#10;IFRCsaZOBKyLOwHsSKSggdcVv6xQ/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZUpnb&#10;gQIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD+&#10;qfeH3wAAAAoBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" strokecolor="#2e63b7" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Skill Application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01477B53" w14:textId="134311A3" w:rsidR="001E259E" w:rsidRPr="00F209A0" w:rsidRDefault="00120CA8" w:rsidP="00120CA8">
+    <w:p w14:paraId="01477B53" w14:textId="134311A3" w:rsidR="001E259E" w:rsidRDefault="00120CA8" w:rsidP="00120CA8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00120CA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Directions:</w:t>
       </w:r>
       <w:r w:rsidRPr="00120CA8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Use this space to reflect on how you might use this skill at work, home, school, or in your community.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001E259E" w:rsidRPr="00F209A0" w:rsidSect="0012508F">
+    <w:p w14:paraId="1A74A4C5" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="7EF3C01A" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="54C04F12" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="33B7EAF9" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="66CA7BE2" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="65B1C875" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="49D96480" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="4D480916" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="6B909E75" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="1828ACEF" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="06268E83" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="02679BBF" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="1E334ED8" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="782A7016" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="1797CF5E" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="79EDE9F5" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="1236B06D" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="3FBB4C1E" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="0B098D4E" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="7F6925AB" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="7592F36C" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="60F8A0C8" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="6A20B66A" w14:textId="77777777" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F"/>
+    <w:p w14:paraId="7E202740" w14:textId="328EABE6" w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidRDefault="00C4007F" w:rsidP="00C4007F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1375"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C4007F" w:rsidRPr="00C4007F" w:rsidSect="0012508F">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62F2ABFB" w14:textId="77777777" w:rsidR="00FC354D" w:rsidRDefault="00FC354D" w:rsidP="00F209A0">
+    <w:p w14:paraId="6086D047" w14:textId="77777777" w:rsidR="008F3D02" w:rsidRDefault="008F3D02" w:rsidP="00F209A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BD0A7F0" w14:textId="77777777" w:rsidR="00FC354D" w:rsidRDefault="00FC354D" w:rsidP="00F209A0">
+    <w:p w14:paraId="71D2A3F1" w14:textId="77777777" w:rsidR="008F3D02" w:rsidRDefault="008F3D02" w:rsidP="00F209A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1767,78 +1800,78 @@
   <w:font w:name="Roboto Black">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14EC65E9" w14:textId="1A033355" w:rsidR="00A84D1B" w:rsidRDefault="00A84D1B" w:rsidP="00A84D1B">
+  <w:p w14:paraId="14EC65E9" w14:textId="336481F8" w:rsidR="00A84D1B" w:rsidRDefault="00A84D1B" w:rsidP="00A84D1B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Last revised: 0</w:t>
     </w:r>
     <w:r w:rsidR="002127DB">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>5/</w:t>
     </w:r>
-    <w:r w:rsidR="00B02A3F">
+    <w:r w:rsidR="00C4007F">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>12</w:t>
+      <w:t>26</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="04F5747D" w14:textId="77D37C81" w:rsidR="004902F2" w:rsidRPr="00266090" w:rsidRDefault="00A84D1B" w:rsidP="001D53AF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Sources: </w:t>
     </w:r>
     <w:r w:rsidR="001D53AF" w:rsidRPr="00876F41">
@@ -2157,69 +2190,69 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7793317A" w14:textId="77777777" w:rsidR="00FC354D" w:rsidRDefault="00FC354D" w:rsidP="00F209A0">
+    <w:p w14:paraId="490B616E" w14:textId="77777777" w:rsidR="008F3D02" w:rsidRDefault="008F3D02" w:rsidP="00F209A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33FB6950" w14:textId="77777777" w:rsidR="00FC354D" w:rsidRDefault="00FC354D" w:rsidP="00F209A0">
+    <w:p w14:paraId="6FCC8AD5" w14:textId="77777777" w:rsidR="008F3D02" w:rsidRDefault="008F3D02" w:rsidP="00F209A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5116F886" w14:textId="3C45500F" w:rsidR="008D6EB6" w:rsidRDefault="00EF0101" w:rsidP="00F209A0">
+  <w:p w14:paraId="607FD1C1" w14:textId="7C5919A4" w:rsidR="00824B17" w:rsidRPr="00824B17" w:rsidRDefault="00EF0101" w:rsidP="00F209A0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01E3E2CB" wp14:editId="0FD04A30">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-194945</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1144905" cy="347980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="1015806599" name="Picture 4" descr="PA Adult Education Resources logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2308,50 +2341,51 @@
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:alias w:val="Title"/>
                             <w:tag w:val=""/>
                             <w:id w:val="1189017394"/>
                             <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                             <w:text/>
                           </w:sdtPr>
+                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:p w14:paraId="160A99A4" w14:textId="59FE9615" w:rsidR="00BE427C" w:rsidRPr="00F82D05" w:rsidRDefault="00BE427C" w:rsidP="001D53AF">
                               <w:pPr>
                                 <w:pStyle w:val="Title"/>
                                 <w:ind w:left="1350" w:right="1218"/>
                                 <w:rPr>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00F82D05">
                                 <w:rPr>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>Critical Thinking 1.</w:t>
                               </w:r>
                               <w:r w:rsidR="001D53AF">
                                 <w:rPr>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>6</w:t>
                               </w:r>
                               <w:r w:rsidR="00533640">
@@ -2393,50 +2427,51 @@
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>2700</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="493F8D30" id="Rectangle 200" o:spid="_x0000_s1026" style="position:absolute;margin-left:-74.25pt;margin-top:61.5pt;width:616.5pt;height:21.25pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:27;mso-wrap-distance-left:9.35pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9.35pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:27;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6dpWfhwIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r068pGmDOkXQIsOA&#10;oi3WDj0rshQbkCWNUmJnXz9Ksp2uK3YYloNCieQj+Uzy6rprFDkIcLXRBZ2eTSgRmpuy1ruCfn/e&#10;fLqgxHmmS6aMFgU9CkevVx8/XLV2KXJTGVUKIAii3bK1Ba28t8ssc7wSDXNnxgqNSmmgYR6vsMtK&#10;YC2iNyrLJ5PzrDVQWjBcOIevt0lJVxFfSsH9g5ROeKIKirn5eEI8t+HMVldsuQNmq5r3abB/yKJh&#10;tcagI9Qt84zsof4Dqqk5GGekP+OmyYyUNRexBqxmOnlTzVPFrIi1IDnOjjS5/wfL7w9P9hGQhta6&#10;pUMxVNFJaMI/5ke6SNZxJEt0nnB8XFzkl/M5cspRl59fXizmgc3s5G3B+S/CNCQIBQX8GJEjdrhz&#10;PpkOJiGYM6ouN7VS8QK77Y0CcmD44fLF59n5pkf/zUzpYKxNcEuI4SU71RIlf1Qi2Cn9TUhSl5h9&#10;HjOJbSbGOIxzof00qSpWihR+PsHfED00ZvCIlUbAgCwx/ojdAwyWCWTATln29sFVxC4dnSd/Syw5&#10;jx4xstF+dG5qbeA9AIVV9ZGT/UBSoiaw5LtthyZB3Jry+AgETBoXZ/mmxk94x5x/ZIDzgV8dZ94/&#10;4CGVaQtqeomSysDP996DPbYtailpcd4K6n7sGQhK1FeNDX05nc3CgMbLbL7I8QKvNdvXGr1vbgx2&#10;xhS3i+VRDPZeDaIE07zgaliHqKhimmPsgnIPw+XGpz2Ay4WL9Tqa4VBa5u/0k+UBPBAcWvS5e2Fg&#10;+z72OAH3ZphNtnzTzsk2eDq73ntszdjrJ1576nGgYw/1yydsjNf3aHVakatfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAwflHPN8AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDr&#10;pDQlCnEqBCr3ll5yc2OTRLXXke2m5u/ZnuC2uzOafVNvkzVs1j6MDgXkywyYxs6pEXsBx6/dogQW&#10;okQljUMt4EcH2Db3d7WslLviXs+H2DMKwVBJAUOMU8V56AZtZVi6SSNp385bGWn1PVdeXincGr7K&#10;sg23ckT6MMhJvw+6Ox8uVoA/f8y5Oyb+0n4+7VRMrTP7VojHh/T2CizqFP/McMMndGiI6eQuqAIz&#10;Ahb5uizIS8rqmVrdLFm5ptOJpk1RAG9q/r9F8wsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB6dpWfhwIAAGoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDB+Uc83wAAAA0BAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" o:allowoverlap="f" fillcolor="#27346f" stroked="f" strokeweight="1pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:alias w:val="Title"/>
                       <w:tag w:val=""/>
                       <w:id w:val="1189017394"/>
                       <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                       <w:text/>
                     </w:sdtPr>
+                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:p w14:paraId="160A99A4" w14:textId="59FE9615" w:rsidR="00BE427C" w:rsidRPr="00F82D05" w:rsidRDefault="00BE427C" w:rsidP="001D53AF">
                         <w:pPr>
                           <w:pStyle w:val="Title"/>
                           <w:ind w:left="1350" w:right="1218"/>
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00F82D05">
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>Critical Thinking 1.</w:t>
                         </w:r>
                         <w:r w:rsidR="001D53AF">
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>6</w:t>
                         </w:r>
                         <w:r w:rsidR="00533640">
@@ -2449,55 +2484,50 @@
                         <w:r w:rsidRPr="00F82D05">
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> O</w:t>
                         </w:r>
                         <w:r w:rsidR="001D53AF">
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>rganizes, Analyzes, and Illustrates Relationships</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DA37D11" w14:textId="77777777" w:rsidR="0043645D" w:rsidRDefault="0043645D" w:rsidP="0043645D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="118745" distR="118745" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0401FBE7" wp14:editId="5B2970CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-942975</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>781050</wp:posOffset>
               </wp:positionV>
@@ -2533,50 +2563,51 @@
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:alias w:val="Title"/>
                             <w:tag w:val=""/>
                             <w:id w:val="1412353753"/>
                             <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                             <w:text/>
                           </w:sdtPr>
+                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:p w14:paraId="690B9D6E" w14:textId="591682FF" w:rsidR="0043645D" w:rsidRPr="00F82D05" w:rsidRDefault="001D53AF" w:rsidP="0043645D">
                               <w:pPr>
                                 <w:pStyle w:val="Title"/>
                                 <w:ind w:left="1350"/>
                                 <w:rPr>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>Critical Thinking 1.6: Organizes, Analyzes, and Illustrates Relationships</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
@@ -2590,50 +2621,51 @@
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>2700</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="0401FBE7" id="_x0000_s1027" style="position:absolute;margin-left:-74.25pt;margin-top:61.5pt;width:616.5pt;height:21.25pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:27;mso-wrap-distance-left:9.35pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9.35pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:27;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0DqAmiwIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X514SdNGdaqoVaZJ&#10;VVutnfpMMMSWMLCDxM5+/Q6wna6r9jAtDw5w331393HH1XXXKHIQ4GqjCzo9m1AiNDdlrXcF/f68&#10;+XRBifNMl0wZLQp6FI5erz5+uGrtUuSmMqoUQJBEu2VrC1p5b5dZ5nglGubOjBUajdJAwzxuYZeV&#10;wFpkb1SWTybnWWugtGC4cA5Pb5ORriK/lIL7Bymd8EQVFHPz8Qvxuw3fbHXFljtgtqp5nwb7hywa&#10;VmsMOlLdMs/IHuo/qJqag3FG+jNumsxIWXMRa8BqppM31TxVzIpYC4rj7CiT+3+0/P7wZB8BZWit&#10;Wzpchio6CU34x/xIF8U6jmKJzhOOh4uL/HI+R0052vLzy4vFPKiZnbwtOP9FmIaERUEBLyNqxA53&#10;zifoAAnBnFF1uamVihvYbW8UkAPDi8sXn2fnm579N5jSAaxNcEuM4SQ71RJX/qhEwCn9TUhSl5h9&#10;HjOJbSbGOIxzof00mSpWihR+PsHfED00ZvCIlUbCwCwx/sjdEwzIRDJwpyx7fHAVsUtH58nfEkvO&#10;o0eMbLQfnZtaG3iPQGFVfeSEH0RK0gSVfLftUBsc4oAMJ1tTHh+BgElT4yzf1HiTd8z5RwY4Jnj5&#10;OPr+AT9Smbagpl9RUhn4+d55wGP3opWSFseuoO7HnoGgRH3V2NeX09kszGnczOaLHDfw2rJ9bdH7&#10;5sZgg0zxkbE8LgPeq2EpwTQv+EKsQ1Q0Mc0xdkG5h2Fz49NzgG8MF+t1hOFsWubv9JPlgTzoHDr1&#10;uXthYPt29jgI92YYUbZ809UJGzydXe89dmhs+ZOu/Q3gXMdW6t+g8HC83kfU6aVc/QIAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMH5RzzfAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFxQ66Q0JQpxKgQq95ZecnNjk0S115Htpubv2Z7gtrszmn1Tb5M1bNY+jA4F5MsMmMbOqRF7Acev&#10;3aIEFqJEJY1DLeBHB9g293e1rJS74l7Ph9gzCsFQSQFDjFPFeegGbWVYukkjad/OWxlp9T1XXl4p&#10;3Bq+yrINt3JE+jDISb8PujsfLlaAP3/MuTsm/tJ+Pu1UTK0z+1aIx4f09gos6hT/zHDDJ3RoiOnk&#10;LqgCMwIW+bosyEvK6pla3SxZuabTiaZNUQBvav6/RfMLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAdA6gJosCAABxBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAwflHPN8AAAANAQAADwAAAAAAAAAAAAAAAADlBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" o:allowoverlap="f" fillcolor="#27346f" stroked="f" strokeweight="1pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:alias w:val="Title"/>
                       <w:tag w:val=""/>
                       <w:id w:val="1412353753"/>
                       <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                       <w:text/>
                     </w:sdtPr>
+                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:p w14:paraId="690B9D6E" w14:textId="591682FF" w:rsidR="0043645D" w:rsidRPr="00F82D05" w:rsidRDefault="001D53AF" w:rsidP="0043645D">
                         <w:pPr>
                           <w:pStyle w:val="Title"/>
                           <w:ind w:left="1350"/>
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>Critical Thinking 1.6: Organizes, Analyzes, and Illustrates Relationships</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
@@ -4296,83 +4328,84 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1917661813">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="893538733">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1503661184">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1456292975">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1078286793">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1223978909">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00824B17"/>
     <w:rsid w:val="00016169"/>
     <w:rsid w:val="0003234F"/>
     <w:rsid w:val="00041940"/>
     <w:rsid w:val="00064FE5"/>
     <w:rsid w:val="000724B5"/>
     <w:rsid w:val="00077A14"/>
     <w:rsid w:val="00082CAC"/>
     <w:rsid w:val="00090306"/>
+    <w:rsid w:val="000A0C3E"/>
     <w:rsid w:val="000C5ADE"/>
     <w:rsid w:val="00120CA8"/>
     <w:rsid w:val="0012508F"/>
     <w:rsid w:val="001539E0"/>
     <w:rsid w:val="0017303E"/>
     <w:rsid w:val="00173E2C"/>
     <w:rsid w:val="001C10EE"/>
     <w:rsid w:val="001C25A1"/>
     <w:rsid w:val="001D07BD"/>
     <w:rsid w:val="001D13C0"/>
     <w:rsid w:val="001D53AF"/>
     <w:rsid w:val="001E259E"/>
     <w:rsid w:val="001E3B8D"/>
     <w:rsid w:val="001F0F8C"/>
     <w:rsid w:val="002127DB"/>
     <w:rsid w:val="002469E2"/>
     <w:rsid w:val="00266090"/>
     <w:rsid w:val="002734BE"/>
     <w:rsid w:val="002744DD"/>
     <w:rsid w:val="002A4172"/>
     <w:rsid w:val="002B7398"/>
     <w:rsid w:val="002C768A"/>
     <w:rsid w:val="002E491D"/>
     <w:rsid w:val="002E50F8"/>
     <w:rsid w:val="00302FB1"/>
@@ -4394,166 +4427,171 @@
     <w:rsid w:val="00463186"/>
     <w:rsid w:val="00470E33"/>
     <w:rsid w:val="004724CF"/>
     <w:rsid w:val="00480653"/>
     <w:rsid w:val="004902F2"/>
     <w:rsid w:val="00495D0D"/>
     <w:rsid w:val="004B05D3"/>
     <w:rsid w:val="004B0F34"/>
     <w:rsid w:val="004C4C08"/>
     <w:rsid w:val="004D2A29"/>
     <w:rsid w:val="004D4404"/>
     <w:rsid w:val="004E46D3"/>
     <w:rsid w:val="004F0A19"/>
     <w:rsid w:val="004F1014"/>
     <w:rsid w:val="004F53EB"/>
     <w:rsid w:val="0053291D"/>
     <w:rsid w:val="00533640"/>
     <w:rsid w:val="00554F2F"/>
     <w:rsid w:val="00594B44"/>
     <w:rsid w:val="005C02AD"/>
     <w:rsid w:val="005C482B"/>
     <w:rsid w:val="005C7068"/>
     <w:rsid w:val="005E0522"/>
     <w:rsid w:val="00620353"/>
     <w:rsid w:val="00626A84"/>
+    <w:rsid w:val="00645692"/>
     <w:rsid w:val="00646BAD"/>
     <w:rsid w:val="0065566B"/>
     <w:rsid w:val="006579BC"/>
     <w:rsid w:val="006766B9"/>
     <w:rsid w:val="00683F78"/>
     <w:rsid w:val="006B787D"/>
     <w:rsid w:val="006D7D20"/>
     <w:rsid w:val="006E2084"/>
     <w:rsid w:val="006E6C5F"/>
     <w:rsid w:val="007018D2"/>
     <w:rsid w:val="00712F1F"/>
     <w:rsid w:val="00713D77"/>
     <w:rsid w:val="007215CE"/>
     <w:rsid w:val="0072503F"/>
     <w:rsid w:val="007568AF"/>
     <w:rsid w:val="007605F4"/>
     <w:rsid w:val="00765A49"/>
     <w:rsid w:val="007A3E54"/>
     <w:rsid w:val="00824B17"/>
     <w:rsid w:val="0083425B"/>
     <w:rsid w:val="00836E39"/>
     <w:rsid w:val="008370F4"/>
     <w:rsid w:val="00841817"/>
     <w:rsid w:val="00842315"/>
     <w:rsid w:val="00892C66"/>
     <w:rsid w:val="0089603A"/>
     <w:rsid w:val="008B4873"/>
     <w:rsid w:val="008B7571"/>
     <w:rsid w:val="008C02EA"/>
     <w:rsid w:val="008D59EF"/>
     <w:rsid w:val="008D6EB6"/>
     <w:rsid w:val="008E1F35"/>
     <w:rsid w:val="008E3D36"/>
+    <w:rsid w:val="008F3D02"/>
     <w:rsid w:val="00930488"/>
     <w:rsid w:val="009340A4"/>
     <w:rsid w:val="00943A45"/>
     <w:rsid w:val="00943E37"/>
     <w:rsid w:val="00944926"/>
     <w:rsid w:val="009449E4"/>
     <w:rsid w:val="00956D60"/>
     <w:rsid w:val="00965B7F"/>
     <w:rsid w:val="00975D09"/>
     <w:rsid w:val="009770AB"/>
     <w:rsid w:val="00981BD6"/>
     <w:rsid w:val="00986832"/>
     <w:rsid w:val="00987D8B"/>
     <w:rsid w:val="00990B12"/>
     <w:rsid w:val="009935A4"/>
     <w:rsid w:val="009C0816"/>
     <w:rsid w:val="009D36E9"/>
     <w:rsid w:val="009D60B2"/>
     <w:rsid w:val="009D6539"/>
     <w:rsid w:val="009E71E1"/>
     <w:rsid w:val="009E7592"/>
     <w:rsid w:val="009F2B42"/>
     <w:rsid w:val="009F6855"/>
     <w:rsid w:val="00A370B1"/>
     <w:rsid w:val="00A46484"/>
     <w:rsid w:val="00A512E3"/>
     <w:rsid w:val="00A567E6"/>
     <w:rsid w:val="00A7234A"/>
     <w:rsid w:val="00A84D1B"/>
     <w:rsid w:val="00A91C55"/>
     <w:rsid w:val="00A9480A"/>
     <w:rsid w:val="00AB58F5"/>
     <w:rsid w:val="00AC2B6D"/>
     <w:rsid w:val="00AC5041"/>
     <w:rsid w:val="00AD3B05"/>
     <w:rsid w:val="00AE7107"/>
     <w:rsid w:val="00B02A3F"/>
     <w:rsid w:val="00B10483"/>
     <w:rsid w:val="00B50FAB"/>
     <w:rsid w:val="00B570C2"/>
     <w:rsid w:val="00B6322B"/>
     <w:rsid w:val="00B72B41"/>
     <w:rsid w:val="00BA6C99"/>
     <w:rsid w:val="00BB24BD"/>
+    <w:rsid w:val="00BC0BEB"/>
     <w:rsid w:val="00BC7CE0"/>
     <w:rsid w:val="00BD56E0"/>
     <w:rsid w:val="00BE258F"/>
     <w:rsid w:val="00BE427C"/>
     <w:rsid w:val="00BF0D8E"/>
     <w:rsid w:val="00BF613A"/>
     <w:rsid w:val="00C067E3"/>
     <w:rsid w:val="00C12CE1"/>
     <w:rsid w:val="00C16772"/>
     <w:rsid w:val="00C33BA8"/>
+    <w:rsid w:val="00C4007F"/>
     <w:rsid w:val="00C9468E"/>
     <w:rsid w:val="00C977F5"/>
     <w:rsid w:val="00CA29DC"/>
     <w:rsid w:val="00CC0DC8"/>
     <w:rsid w:val="00CC109A"/>
     <w:rsid w:val="00CC2281"/>
     <w:rsid w:val="00D22661"/>
     <w:rsid w:val="00D45D0F"/>
     <w:rsid w:val="00D50CD8"/>
     <w:rsid w:val="00D606FC"/>
     <w:rsid w:val="00D74F9F"/>
     <w:rsid w:val="00D859E6"/>
     <w:rsid w:val="00D9216C"/>
     <w:rsid w:val="00DF1C25"/>
     <w:rsid w:val="00E11D85"/>
     <w:rsid w:val="00E279FE"/>
     <w:rsid w:val="00E6555E"/>
     <w:rsid w:val="00E71C75"/>
     <w:rsid w:val="00E77FD7"/>
     <w:rsid w:val="00E94945"/>
     <w:rsid w:val="00E9731C"/>
     <w:rsid w:val="00EA77C7"/>
     <w:rsid w:val="00EB71AD"/>
     <w:rsid w:val="00EC188C"/>
     <w:rsid w:val="00EC735F"/>
     <w:rsid w:val="00ED3395"/>
     <w:rsid w:val="00ED4598"/>
     <w:rsid w:val="00EF0101"/>
     <w:rsid w:val="00EF2565"/>
+    <w:rsid w:val="00F12136"/>
     <w:rsid w:val="00F16CFB"/>
     <w:rsid w:val="00F2040C"/>
     <w:rsid w:val="00F209A0"/>
     <w:rsid w:val="00F35B2C"/>
     <w:rsid w:val="00F647AB"/>
     <w:rsid w:val="00F653CB"/>
     <w:rsid w:val="00F72413"/>
     <w:rsid w:val="00F82D05"/>
     <w:rsid w:val="00FB44C0"/>
     <w:rsid w:val="00FC354D"/>
     <w:rsid w:val="00FC41EA"/>
     <w:rsid w:val="00FF6645"/>
     <w:rsid w:val="00FF79CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5946,75 +5984,75 @@
           <b:Person>
             <b:Last>Ramuthi</b:Last>
             <b:First>Danesh</b:First>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B11BD113-497D-40CA-A308-A87B945BECEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>464</Words>
-  <Characters>2646</Characters>
+  <Words>467</Words>
+  <Characters>2667</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Critical Thinking 1.1 Observes Critically</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3104</CharactersWithSpaces>
+  <CharactersWithSpaces>3128</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Critical Thinking 1.6: Organizes, Analyzes, and Illustrates Relationships</dc:title>
   <dc:subject/>
   <dc:creator>Julie DiStefano</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>75f1223d-24e7-4382-a6e2-75a48177ed14</vt:lpwstr>