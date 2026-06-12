--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -816,59 +816,51 @@
       <w:r>
         <w:t>Emily has a high school diploma but no work experience.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C671A7" w14:textId="2B70F603" w:rsidR="00451BA2" w:rsidRDefault="00451BA2" w:rsidP="00451BA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Fatima has a high school diploma and work experience. English is not her first language.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D5E70E" w14:textId="3EFE4358" w:rsidR="00451BA2" w:rsidRDefault="00451BA2" w:rsidP="00451BA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Luis passed the high school equivalency tests and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> some work experience.</w:t>
+        <w:t>Luis passed the high school equivalency tests and has some work experience.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DB65C6" w14:textId="539B941B" w:rsidR="001F1F99" w:rsidRDefault="001F1F99" w:rsidP="001F1F99">
       <w:r>
         <w:t>The manager says, “I prefer to hire people with a high school diploma. It shows they worked harder.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68505E47" w14:textId="77777777" w:rsidR="00BC397A" w:rsidRDefault="00A61431" w:rsidP="00BC397A">
       <w:r>
         <w:t>Luis does not get an interview.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5075D019" w14:textId="77777777" w:rsidR="00BC397A" w:rsidRDefault="00BC397A" w:rsidP="00BC397A"/>
     <w:p w14:paraId="07F269F2" w14:textId="6E3DB5D6" w:rsidR="00B37094" w:rsidRPr="00CA3C19" w:rsidRDefault="00B37094" w:rsidP="00BC397A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA3C19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -927,57 +919,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>What should the manager do differently?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AAB236E" w14:textId="77777777" w:rsidR="00133FAF" w:rsidRDefault="00133FAF">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6C38AA" w14:textId="7B1D1433" w:rsidR="00133FAF" w:rsidRDefault="00E77B52" w:rsidP="00133FAF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Scenario </w:t>
-[...5 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Scenario 2:</w:t>
       </w:r>
       <w:r w:rsidR="006D7939">
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="347F41CF" wp14:editId="40E5A836">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>284480</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3657600" cy="2127549"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="824415812" name="Picture 32">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1238,51 +1224,50 @@
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>What is your opinion about this issue?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08CC8F4D" w14:textId="259CF41F" w:rsidR="00723BCC" w:rsidRDefault="00E77B52" w:rsidP="00E77B52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1210"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9EC58F" w14:textId="742BC23E" w:rsidR="00120CA8" w:rsidRDefault="00120CA8" w:rsidP="00120CA8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CF54992" wp14:editId="4E4BAAB2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-71562</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>247898</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6003235" cy="477079"/>
                 <wp:effectExtent l="0" t="0" r="17145" b="18415"/>
                 <wp:wrapNone/>
                 <wp:docPr id="28760752" name="Rectangle 5">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -1337,91 +1322,92 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="39444059" id="Rectangle 5" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-5.65pt;margin-top:19.5pt;width:472.7pt;height:37.55pt;z-index:-251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZUpnbgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bStFmDOkXWrsOA&#10;oi3WDj0rshQbkEWNUuJkXz9KdpygLXYYdrFFkXwkn0heXm0bwzYKfQ224KOTnDNlJZS1XRX85/Pt&#10;p8+c+SBsKQxYVfCd8vxq/vHDZetmagwVmFIhIxDrZ60reBWCm2WZl5VqhD8BpywpNWAjAom4ykoU&#10;LaE3Jhvn+XnWApYOQSrv6famU/J5wtdayfCgtVeBmYJTbiF9MX2X8ZvNL8VshcJVtezTEP+QRSNq&#10;S0EHqBsRBFtj/QaqqSWCBx1OJDQZaF1LlWqgakb5q2qeKuFUqoXI8W6gyf8/WHm/eXKPSDS0zs88&#10;HWMVW41N/FN+bJvI2g1kqW1gki7P8/x0fHrGmSTdZDrNpxeRzezg7dCHbwoaFg8FR3qMxJHY3PnQ&#10;me5NYjALt7Ux6UGMjRceTF3GuyTganltkG0EveT46/npl2kf7siMgkfX7FBLOoWdURHD2B9Ks7qk&#10;7Mcpk9RmaoAVUiobRp2qEqXqoo3O8jx1CsEPHqnSBBiRNWU5YPcAsYXfYnd19/bRVaUuHZzzvyXW&#10;OQ8eKTLYMDg3tQV8D8BQVX3kzn5PUkdNZGkJ5e4RGUI3I97J25re7U748CiQhoLGhwY9PNBHG2gL&#10;Dv2Jswrw93v30Z56lbSctTRkBfe/1gIVZ+a7pS6+GE0mcSqTMDmbjknAY83yWGPXzTXQ649opTiZ&#10;jtE+mP1RIzQvtA8WMSqphJUUu+Ay4F64Dt3w00aRarFIZjSJToQ7++RkBI+sxr583r4IdH3zBmr7&#10;e9gPpJi96uHONnpaWKwD6Do1+IHXnm+a4tQ4/caJa+JYTlaHvTj/AwAA//8DAFBLAwQUAAYACAAA&#10;ACEA/qn3h98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbluaFsFWmk4I&#10;aRJCXBig7ZgloanWOFWTruXtMSd2s+VPv7+/2sy+Y2c7xDagBLHMgFnUwbTYSPj82C5WwGJSaFQX&#10;0Er4sRE29fVVpUoTJny3511qGIVgLJUEl1Jfch61s17FZegt0u07DF4lWoeGm0FNFO47nmfZPfeq&#10;RfrgVG+fndWn3egl7Ffocv46jYftSU8PMdfF18ublLc389MjsGTn9A/Dnz6pQ01OxzCiiayTsBCi&#10;IFRCsaZOBKyLOwHsSKSggdcVv6xQ/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZUpnb&#10;gQIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD+&#10;qfeH3wAAAAoBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" strokecolor="#2e63b7" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Skill Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01477B53" w14:textId="134311A3" w:rsidR="001E259E" w:rsidRPr="00F209A0" w:rsidRDefault="00120CA8" w:rsidP="00120CA8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00120CA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Directions:</w:t>
       </w:r>
       <w:r w:rsidRPr="00120CA8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Use this space to reflect on how you might use this skill at work, home, school, or in your community.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001E259E" w:rsidRPr="00F209A0" w:rsidSect="0012508F">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F0D8F75" w14:textId="77777777" w:rsidR="000E50C5" w:rsidRDefault="000E50C5" w:rsidP="00F209A0">
+    <w:p w14:paraId="0FDB6F0A" w14:textId="77777777" w:rsidR="00F450AF" w:rsidRDefault="00F450AF" w:rsidP="00F209A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="700CBE80" w14:textId="77777777" w:rsidR="000E50C5" w:rsidRDefault="000E50C5" w:rsidP="00F209A0">
+    <w:p w14:paraId="5116E5B0" w14:textId="77777777" w:rsidR="00F450AF" w:rsidRDefault="00F450AF" w:rsidP="00F209A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1655,67 +1641,51 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Last revised: </w:t>
     </w:r>
     <w:r w:rsidR="00A91C55">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>04/17/26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1016A14F" w14:textId="6D90F908" w:rsidR="008370F4" w:rsidRPr="008370F4" w:rsidRDefault="008370F4" w:rsidP="008370F4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Sources: (2025). </w:t>
-[...15 lines deleted...]
-      <w:t xml:space="preserve"> Editorial Team. </w:t>
+      <w:t xml:space="preserve">Sources: (2025). Indeed Editorial Team. </w:t>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">How To improve your observation skills in 9 steps. </w:t>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Indeed</w:t>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>. </w:t>
@@ -1798,69 +1768,69 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58A44A5E" w14:textId="77777777" w:rsidR="000E50C5" w:rsidRDefault="000E50C5" w:rsidP="00F209A0">
+    <w:p w14:paraId="1127B535" w14:textId="77777777" w:rsidR="00F450AF" w:rsidRDefault="00F450AF" w:rsidP="00F209A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="119EF456" w14:textId="77777777" w:rsidR="000E50C5" w:rsidRDefault="000E50C5" w:rsidP="00F209A0">
+    <w:p w14:paraId="55BD4961" w14:textId="77777777" w:rsidR="00F450AF" w:rsidRDefault="00F450AF" w:rsidP="00F209A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5116F886" w14:textId="3C45500F" w:rsidR="008D6EB6" w:rsidRDefault="00EF0101" w:rsidP="00F209A0">
+  <w:p w14:paraId="607FD1C1" w14:textId="1CB88CA6" w:rsidR="00824B17" w:rsidRPr="00824B17" w:rsidRDefault="00EF0101" w:rsidP="00F209A0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01E3E2CB" wp14:editId="0FD04A30">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-194945</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1144905" cy="347980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="1015806599" name="Picture 4" descr="PA Adult Education Resources logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1949,50 +1919,51 @@
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:alias w:val="Title"/>
                             <w:tag w:val=""/>
                             <w:id w:val="1189017394"/>
                             <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                             <w:text/>
                           </w:sdtPr>
+                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:p w14:paraId="160A99A4" w14:textId="107BBB5F" w:rsidR="00BE427C" w:rsidRPr="00F82D05" w:rsidRDefault="00BE427C" w:rsidP="002146CE">
                               <w:pPr>
                                 <w:pStyle w:val="Title"/>
                                 <w:ind w:left="1350" w:right="1220"/>
                                 <w:rPr>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00F82D05">
                                 <w:rPr>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>Critical Thinking 1.</w:t>
                               </w:r>
                               <w:r w:rsidR="00751B41">
                                 <w:rPr>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>5</w:t>
                               </w:r>
                               <w:r w:rsidR="00533640">
@@ -2034,50 +2005,51 @@
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>2700</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="493F8D30" id="Rectangle 200" o:spid="_x0000_s1026" style="position:absolute;margin-left:-74.25pt;margin-top:61.5pt;width:616.5pt;height:21.25pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:27;mso-wrap-distance-left:9.35pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9.35pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:27;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6dpWfhwIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r068pGmDOkXQIsOA&#10;oi3WDj0rshQbkCWNUmJnXz9Ksp2uK3YYloNCieQj+Uzy6rprFDkIcLXRBZ2eTSgRmpuy1ruCfn/e&#10;fLqgxHmmS6aMFgU9CkevVx8/XLV2KXJTGVUKIAii3bK1Ba28t8ssc7wSDXNnxgqNSmmgYR6vsMtK&#10;YC2iNyrLJ5PzrDVQWjBcOIevt0lJVxFfSsH9g5ROeKIKirn5eEI8t+HMVldsuQNmq5r3abB/yKJh&#10;tcagI9Qt84zsof4Dqqk5GGekP+OmyYyUNRexBqxmOnlTzVPFrIi1IDnOjjS5/wfL7w9P9hGQhta6&#10;pUMxVNFJaMI/5ke6SNZxJEt0nnB8XFzkl/M5cspRl59fXizmgc3s5G3B+S/CNCQIBQX8GJEjdrhz&#10;PpkOJiGYM6ouN7VS8QK77Y0CcmD44fLF59n5pkf/zUzpYKxNcEuI4SU71RIlf1Qi2Cn9TUhSl5h9&#10;HjOJbSbGOIxzof00qSpWihR+PsHfED00ZvCIlUbAgCwx/ojdAwyWCWTATln29sFVxC4dnSd/Syw5&#10;jx4xstF+dG5qbeA9AIVV9ZGT/UBSoiaw5LtthyZB3Jry+AgETBoXZ/mmxk94x5x/ZIDzgV8dZ94/&#10;4CGVaQtqeomSysDP996DPbYtailpcd4K6n7sGQhK1FeNDX05nc3CgMbLbL7I8QKvNdvXGr1vbgx2&#10;xhS3i+VRDPZeDaIE07zgaliHqKhimmPsgnIPw+XGpz2Ay4WL9Tqa4VBa5u/0k+UBPBAcWvS5e2Fg&#10;+z72OAH3ZphNtnzTzsk2eDq73ntszdjrJ1576nGgYw/1yydsjNf3aHVakatfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAwflHPN8AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDr&#10;pDQlCnEqBCr3ll5yc2OTRLXXke2m5u/ZnuC2uzOafVNvkzVs1j6MDgXkywyYxs6pEXsBx6/dogQW&#10;okQljUMt4EcH2Db3d7WslLviXs+H2DMKwVBJAUOMU8V56AZtZVi6SSNp385bGWn1PVdeXincGr7K&#10;sg23ckT6MMhJvw+6Ox8uVoA/f8y5Oyb+0n4+7VRMrTP7VojHh/T2CizqFP/McMMndGiI6eQuqAIz&#10;Ahb5uizIS8rqmVrdLFm5ptOJpk1RAG9q/r9F8wsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB6dpWfhwIAAGoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDB+Uc83wAAAA0BAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" o:allowoverlap="f" fillcolor="#27346f" stroked="f" strokeweight="1pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:alias w:val="Title"/>
                       <w:tag w:val=""/>
                       <w:id w:val="1189017394"/>
                       <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                       <w:text/>
                     </w:sdtPr>
+                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:p w14:paraId="160A99A4" w14:textId="107BBB5F" w:rsidR="00BE427C" w:rsidRPr="00F82D05" w:rsidRDefault="00BE427C" w:rsidP="002146CE">
                         <w:pPr>
                           <w:pStyle w:val="Title"/>
                           <w:ind w:left="1350" w:right="1220"/>
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00F82D05">
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>Critical Thinking 1.</w:t>
                         </w:r>
                         <w:r w:rsidR="00751B41">
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>5</w:t>
                         </w:r>
                         <w:r w:rsidR="00533640">
@@ -2090,55 +2062,50 @@
                         <w:r w:rsidRPr="00F82D05">
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="002146CE">
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>Recognizes Bias, Assumptions, and Multiple Perspectives</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DA37D11" w14:textId="77777777" w:rsidR="0043645D" w:rsidRDefault="0043645D" w:rsidP="0043645D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="118745" distR="118745" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0401FBE7" wp14:editId="5B2970CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-942975</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>781050</wp:posOffset>
               </wp:positionV>
@@ -2174,50 +2141,51 @@
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:alias w:val="Title"/>
                             <w:tag w:val=""/>
                             <w:id w:val="1412353753"/>
                             <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                             <w:text/>
                           </w:sdtPr>
+                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:p w14:paraId="690B9D6E" w14:textId="3D80F4E3" w:rsidR="0043645D" w:rsidRPr="00F82D05" w:rsidRDefault="002146CE" w:rsidP="0043645D">
                               <w:pPr>
                                 <w:pStyle w:val="Title"/>
                                 <w:ind w:left="1350"/>
                                 <w:rPr>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>Critical Thinking 1.5: Recognizes Bias, Assumptions, and Multiple Perspectives</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
@@ -2231,50 +2199,51 @@
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>2700</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="0401FBE7" id="_x0000_s1027" style="position:absolute;margin-left:-74.25pt;margin-top:61.5pt;width:616.5pt;height:21.25pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:27;mso-wrap-distance-left:9.35pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9.35pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:27;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0DqAmiwIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X514SdNGdaqoVaZJ&#10;VVutnfpMMMSWMLCDxM5+/Q6wna6r9jAtDw5w331393HH1XXXKHIQ4GqjCzo9m1AiNDdlrXcF/f68&#10;+XRBifNMl0wZLQp6FI5erz5+uGrtUuSmMqoUQJBEu2VrC1p5b5dZ5nglGubOjBUajdJAwzxuYZeV&#10;wFpkb1SWTybnWWugtGC4cA5Pb5ORriK/lIL7Bymd8EQVFHPz8Qvxuw3fbHXFljtgtqp5nwb7hywa&#10;VmsMOlLdMs/IHuo/qJqag3FG+jNumsxIWXMRa8BqppM31TxVzIpYC4rj7CiT+3+0/P7wZB8BZWit&#10;Wzpchio6CU34x/xIF8U6jmKJzhOOh4uL/HI+R0052vLzy4vFPKiZnbwtOP9FmIaERUEBLyNqxA53&#10;zifoAAnBnFF1uamVihvYbW8UkAPDi8sXn2fnm579N5jSAaxNcEuM4SQ71RJX/qhEwCn9TUhSl5h9&#10;HjOJbSbGOIxzof00mSpWihR+PsHfED00ZvCIlUbCwCwx/sjdEwzIRDJwpyx7fHAVsUtH58nfEkvO&#10;o0eMbLQfnZtaG3iPQGFVfeSEH0RK0gSVfLftUBsc4oAMJ1tTHh+BgElT4yzf1HiTd8z5RwY4Jnj5&#10;OPr+AT9Smbagpl9RUhn4+d55wGP3opWSFseuoO7HnoGgRH3V2NeX09kszGnczOaLHDfw2rJ9bdH7&#10;5sZgg0zxkbE8LgPeq2EpwTQv+EKsQ1Q0Mc0xdkG5h2Fz49NzgG8MF+t1hOFsWubv9JPlgTzoHDr1&#10;uXthYPt29jgI92YYUbZ809UJGzydXe89dmhs+ZOu/Q3gXMdW6t+g8HC83kfU6aVc/QIAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMH5RzzfAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFxQ66Q0JQpxKgQq95ZecnNjk0S115Htpubv2Z7gtrszmn1Tb5M1bNY+jA4F5MsMmMbOqRF7Acev&#10;3aIEFqJEJY1DLeBHB9g293e1rJS74l7Ph9gzCsFQSQFDjFPFeegGbWVYukkjad/OWxlp9T1XXl4p&#10;3Bq+yrINt3JE+jDISb8PujsfLlaAP3/MuTsm/tJ+Pu1UTK0z+1aIx4f09gos6hT/zHDDJ3RoiOnk&#10;LqgCMwIW+bosyEvK6pla3SxZuabTiaZNUQBvav6/RfMLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAdA6gJosCAABxBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAwflHPN8AAAANAQAADwAAAAAAAAAAAAAAAADlBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" o:allowoverlap="f" fillcolor="#27346f" stroked="f" strokeweight="1pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:alias w:val="Title"/>
                       <w:tag w:val=""/>
                       <w:id w:val="1412353753"/>
                       <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                       <w:text/>
                     </w:sdtPr>
+                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:p w14:paraId="690B9D6E" w14:textId="3D80F4E3" w:rsidR="0043645D" w:rsidRPr="00F82D05" w:rsidRDefault="002146CE" w:rsidP="0043645D">
                         <w:pPr>
                           <w:pStyle w:val="Title"/>
                           <w:ind w:left="1350"/>
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>Critical Thinking 1.5: Recognizes Bias, Assumptions, and Multiple Perspectives</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
@@ -4321,110 +4290,111 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1414660696">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1848444336">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1730684351">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1146704373">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="472066853">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2076736632">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00824B17"/>
     <w:rsid w:val="00016169"/>
     <w:rsid w:val="0003234F"/>
     <w:rsid w:val="00041940"/>
     <w:rsid w:val="00064FE5"/>
     <w:rsid w:val="000724B5"/>
     <w:rsid w:val="00077A14"/>
     <w:rsid w:val="00090306"/>
+    <w:rsid w:val="000C043A"/>
     <w:rsid w:val="000C5ADE"/>
     <w:rsid w:val="000D4027"/>
     <w:rsid w:val="000E50C5"/>
     <w:rsid w:val="00120CA8"/>
     <w:rsid w:val="00123E67"/>
     <w:rsid w:val="0012508F"/>
     <w:rsid w:val="00133FAF"/>
     <w:rsid w:val="00151393"/>
     <w:rsid w:val="001539E0"/>
     <w:rsid w:val="0017303E"/>
     <w:rsid w:val="001A3155"/>
     <w:rsid w:val="001C10EE"/>
     <w:rsid w:val="001D07BD"/>
     <w:rsid w:val="001D13C0"/>
     <w:rsid w:val="001E259E"/>
     <w:rsid w:val="001E3B8D"/>
     <w:rsid w:val="001F1F99"/>
     <w:rsid w:val="002146CE"/>
     <w:rsid w:val="002469E2"/>
     <w:rsid w:val="00266090"/>
     <w:rsid w:val="002734BE"/>
     <w:rsid w:val="002744DD"/>
     <w:rsid w:val="002B7398"/>
     <w:rsid w:val="002C768A"/>
     <w:rsid w:val="002D091D"/>
     <w:rsid w:val="002E491D"/>
     <w:rsid w:val="002E50F8"/>
     <w:rsid w:val="002F037A"/>
+    <w:rsid w:val="002F73D9"/>
     <w:rsid w:val="003322B6"/>
     <w:rsid w:val="0034138A"/>
     <w:rsid w:val="00350BAB"/>
     <w:rsid w:val="003638C2"/>
     <w:rsid w:val="003764CA"/>
     <w:rsid w:val="003857E3"/>
     <w:rsid w:val="003B7985"/>
     <w:rsid w:val="003C2E21"/>
     <w:rsid w:val="003D42FB"/>
     <w:rsid w:val="003E1C5C"/>
     <w:rsid w:val="00423DC6"/>
     <w:rsid w:val="004266B5"/>
     <w:rsid w:val="0043645D"/>
     <w:rsid w:val="00442E95"/>
     <w:rsid w:val="00451BA2"/>
     <w:rsid w:val="004902F2"/>
     <w:rsid w:val="00495D0D"/>
     <w:rsid w:val="004B05D3"/>
     <w:rsid w:val="004B0F34"/>
     <w:rsid w:val="004C4C08"/>
     <w:rsid w:val="004D2A29"/>
     <w:rsid w:val="004E46D3"/>
     <w:rsid w:val="004F0A19"/>
     <w:rsid w:val="004F1014"/>
     <w:rsid w:val="004F53EB"/>
@@ -4544,50 +4514,51 @@
     <w:rsid w:val="00D45D0F"/>
     <w:rsid w:val="00D50CD8"/>
     <w:rsid w:val="00D606FC"/>
     <w:rsid w:val="00D77E95"/>
     <w:rsid w:val="00D859E6"/>
     <w:rsid w:val="00D9216C"/>
     <w:rsid w:val="00DA2E0E"/>
     <w:rsid w:val="00DF1C25"/>
     <w:rsid w:val="00E11D85"/>
     <w:rsid w:val="00E279FE"/>
     <w:rsid w:val="00E6555E"/>
     <w:rsid w:val="00E77B52"/>
     <w:rsid w:val="00E77FD7"/>
     <w:rsid w:val="00EA77C7"/>
     <w:rsid w:val="00EB60EB"/>
     <w:rsid w:val="00EB71AD"/>
     <w:rsid w:val="00EC188C"/>
     <w:rsid w:val="00EC735F"/>
     <w:rsid w:val="00ED3395"/>
     <w:rsid w:val="00ED4598"/>
     <w:rsid w:val="00EF0101"/>
     <w:rsid w:val="00F16CFB"/>
     <w:rsid w:val="00F209A0"/>
     <w:rsid w:val="00F3400C"/>
     <w:rsid w:val="00F350D1"/>
+    <w:rsid w:val="00F450AF"/>
     <w:rsid w:val="00F647AB"/>
     <w:rsid w:val="00F653CB"/>
     <w:rsid w:val="00F72413"/>
     <w:rsid w:val="00F82D05"/>
     <w:rsid w:val="00FC41EA"/>
     <w:rsid w:val="00FF79CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">