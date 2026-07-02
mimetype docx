--- v1 (2026-06-12)
+++ v2 (2026-07-02)
@@ -816,51 +816,59 @@
       <w:r>
         <w:t>Emily has a high school diploma but no work experience.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C671A7" w14:textId="2B70F603" w:rsidR="00451BA2" w:rsidRDefault="00451BA2" w:rsidP="00451BA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Fatima has a high school diploma and work experience. English is not her first language.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D5E70E" w14:textId="3EFE4358" w:rsidR="00451BA2" w:rsidRDefault="00451BA2" w:rsidP="00451BA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Luis passed the high school equivalency tests and has some work experience.</w:t>
+        <w:t xml:space="preserve">Luis passed the high school equivalency tests and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> some work experience.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DB65C6" w14:textId="539B941B" w:rsidR="001F1F99" w:rsidRDefault="001F1F99" w:rsidP="001F1F99">
       <w:r>
         <w:t>The manager says, “I prefer to hire people with a high school diploma. It shows they worked harder.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68505E47" w14:textId="77777777" w:rsidR="00BC397A" w:rsidRDefault="00A61431" w:rsidP="00BC397A">
       <w:r>
         <w:t>Luis does not get an interview.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5075D019" w14:textId="77777777" w:rsidR="00BC397A" w:rsidRDefault="00BC397A" w:rsidP="00BC397A"/>
     <w:p w14:paraId="07F269F2" w14:textId="6E3DB5D6" w:rsidR="00B37094" w:rsidRPr="00CA3C19" w:rsidRDefault="00B37094" w:rsidP="00BC397A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA3C19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1216,58 +1224,75 @@
         <w:t>Who could this decision affect?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22790C87" w14:textId="7428CC8B" w:rsidR="00F3400C" w:rsidRDefault="00F3400C" w:rsidP="00723BCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>What is your opinion about this issue?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08CC8F4D" w14:textId="259CF41F" w:rsidR="00723BCC" w:rsidRDefault="00E77B52" w:rsidP="00E77B52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1210"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9EC58F" w14:textId="742BC23E" w:rsidR="00120CA8" w:rsidRDefault="00120CA8" w:rsidP="00120CA8">
+    <w:p w14:paraId="4C86BEE2" w14:textId="77777777" w:rsidR="0080471A" w:rsidRDefault="0080471A">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E6EB7"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9EC58F" w14:textId="484CFCB0" w:rsidR="00120CA8" w:rsidRDefault="00120CA8" w:rsidP="00120CA8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CF54992" wp14:editId="4E4BAAB2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-71562</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>247898</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6003235" cy="477079"/>
                 <wp:effectExtent l="0" t="0" r="17145" b="18415"/>
                 <wp:wrapNone/>
                 <wp:docPr id="28760752" name="Rectangle 5">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -1322,92 +1347,91 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="39444059" id="Rectangle 5" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-5.65pt;margin-top:19.5pt;width:472.7pt;height:37.55pt;z-index:-251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZUpnbgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bStFmDOkXWrsOA&#10;oi3WDj0rshQbkEWNUuJkXz9KdpygLXYYdrFFkXwkn0heXm0bwzYKfQ224KOTnDNlJZS1XRX85/Pt&#10;p8+c+SBsKQxYVfCd8vxq/vHDZetmagwVmFIhIxDrZ60reBWCm2WZl5VqhD8BpywpNWAjAom4ykoU&#10;LaE3Jhvn+XnWApYOQSrv6famU/J5wtdayfCgtVeBmYJTbiF9MX2X8ZvNL8VshcJVtezTEP+QRSNq&#10;S0EHqBsRBFtj/QaqqSWCBx1OJDQZaF1LlWqgakb5q2qeKuFUqoXI8W6gyf8/WHm/eXKPSDS0zs88&#10;HWMVW41N/FN+bJvI2g1kqW1gki7P8/x0fHrGmSTdZDrNpxeRzezg7dCHbwoaFg8FR3qMxJHY3PnQ&#10;me5NYjALt7Ux6UGMjRceTF3GuyTganltkG0EveT46/npl2kf7siMgkfX7FBLOoWdURHD2B9Ks7qk&#10;7Mcpk9RmaoAVUiobRp2qEqXqoo3O8jx1CsEPHqnSBBiRNWU5YPcAsYXfYnd19/bRVaUuHZzzvyXW&#10;OQ8eKTLYMDg3tQV8D8BQVX3kzn5PUkdNZGkJ5e4RGUI3I97J25re7U748CiQhoLGhwY9PNBHG2gL&#10;Dv2Jswrw93v30Z56lbSctTRkBfe/1gIVZ+a7pS6+GE0mcSqTMDmbjknAY83yWGPXzTXQ649opTiZ&#10;jtE+mP1RIzQvtA8WMSqphJUUu+Ay4F64Dt3w00aRarFIZjSJToQ7++RkBI+sxr583r4IdH3zBmr7&#10;e9gPpJi96uHONnpaWKwD6Do1+IHXnm+a4tQ4/caJa+JYTlaHvTj/AwAA//8DAFBLAwQUAAYACAAA&#10;ACEA/qn3h98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbluaFsFWmk4I&#10;aRJCXBig7ZgloanWOFWTruXtMSd2s+VPv7+/2sy+Y2c7xDagBLHMgFnUwbTYSPj82C5WwGJSaFQX&#10;0Er4sRE29fVVpUoTJny3511qGIVgLJUEl1Jfch61s17FZegt0u07DF4lWoeGm0FNFO47nmfZPfeq&#10;RfrgVG+fndWn3egl7Ffocv46jYftSU8PMdfF18ublLc389MjsGTn9A/Dnz6pQ01OxzCiiayTsBCi&#10;IFRCsaZOBKyLOwHsSKSggdcVv6xQ/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZUpnb&#10;gQIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD+&#10;qfeH3wAAAAoBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" strokecolor="#2e63b7" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Skill Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01477B53" w14:textId="134311A3" w:rsidR="001E259E" w:rsidRPr="00F209A0" w:rsidRDefault="00120CA8" w:rsidP="00120CA8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00120CA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Directions:</w:t>
       </w:r>
       <w:r w:rsidRPr="00120CA8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Use this space to reflect on how you might use this skill at work, home, school, or in your community.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001E259E" w:rsidRPr="00F209A0" w:rsidSect="0012508F">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FDB6F0A" w14:textId="77777777" w:rsidR="00F450AF" w:rsidRDefault="00F450AF" w:rsidP="00F209A0">
+    <w:p w14:paraId="6E6F436F" w14:textId="77777777" w:rsidR="00FB6830" w:rsidRDefault="00FB6830" w:rsidP="00F209A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5116E5B0" w14:textId="77777777" w:rsidR="00F450AF" w:rsidRDefault="00F450AF" w:rsidP="00F209A0">
+    <w:p w14:paraId="2DE3CE7C" w14:textId="77777777" w:rsidR="00FB6830" w:rsidRDefault="00FB6830" w:rsidP="00F209A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1641,51 +1665,67 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Last revised: </w:t>
     </w:r>
     <w:r w:rsidR="00A91C55">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>04/17/26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1016A14F" w14:textId="6D90F908" w:rsidR="008370F4" w:rsidRPr="008370F4" w:rsidRDefault="008370F4" w:rsidP="008370F4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Sources: (2025). Indeed Editorial Team. </w:t>
+      <w:t xml:space="preserve">Sources: (2025). </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008370F4">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Indeed</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008370F4">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Editorial Team. </w:t>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">How To improve your observation skills in 9 steps. </w:t>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Indeed</w:t>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>. </w:t>
@@ -1768,58 +1808,58 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1127B535" w14:textId="77777777" w:rsidR="00F450AF" w:rsidRDefault="00F450AF" w:rsidP="00F209A0">
+    <w:p w14:paraId="457E9BCD" w14:textId="77777777" w:rsidR="00FB6830" w:rsidRDefault="00FB6830" w:rsidP="00F209A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55BD4961" w14:textId="77777777" w:rsidR="00F450AF" w:rsidRDefault="00F450AF" w:rsidP="00F209A0">
+    <w:p w14:paraId="222A0C4F" w14:textId="77777777" w:rsidR="00FB6830" w:rsidRDefault="00FB6830" w:rsidP="00F209A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="607FD1C1" w14:textId="1CB88CA6" w:rsidR="00824B17" w:rsidRPr="00824B17" w:rsidRDefault="00EF0101" w:rsidP="00F209A0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01E3E2CB" wp14:editId="0FD04A30">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -4290,99 +4330,101 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1414660696">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1848444336">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1730684351">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1146704373">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="472066853">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2076736632">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00824B17"/>
     <w:rsid w:val="00016169"/>
     <w:rsid w:val="0003234F"/>
     <w:rsid w:val="00041940"/>
     <w:rsid w:val="00064FE5"/>
     <w:rsid w:val="000724B5"/>
     <w:rsid w:val="00077A14"/>
     <w:rsid w:val="00090306"/>
     <w:rsid w:val="000C043A"/>
     <w:rsid w:val="000C5ADE"/>
     <w:rsid w:val="000D4027"/>
     <w:rsid w:val="000E50C5"/>
     <w:rsid w:val="00120CA8"/>
     <w:rsid w:val="00123E67"/>
     <w:rsid w:val="0012508F"/>
     <w:rsid w:val="00133FAF"/>
     <w:rsid w:val="00151393"/>
     <w:rsid w:val="001539E0"/>
     <w:rsid w:val="0017303E"/>
     <w:rsid w:val="001A3155"/>
     <w:rsid w:val="001C10EE"/>
     <w:rsid w:val="001D07BD"/>
     <w:rsid w:val="001D13C0"/>
     <w:rsid w:val="001E259E"/>
     <w:rsid w:val="001E3B8D"/>
     <w:rsid w:val="001F1F99"/>
+    <w:rsid w:val="0021034B"/>
     <w:rsid w:val="002146CE"/>
     <w:rsid w:val="002469E2"/>
     <w:rsid w:val="00266090"/>
     <w:rsid w:val="002734BE"/>
     <w:rsid w:val="002744DD"/>
     <w:rsid w:val="002B7398"/>
     <w:rsid w:val="002C768A"/>
     <w:rsid w:val="002D091D"/>
     <w:rsid w:val="002E491D"/>
     <w:rsid w:val="002E50F8"/>
     <w:rsid w:val="002F037A"/>
     <w:rsid w:val="002F73D9"/>
     <w:rsid w:val="003322B6"/>
     <w:rsid w:val="0034138A"/>
     <w:rsid w:val="00350BAB"/>
     <w:rsid w:val="003638C2"/>
     <w:rsid w:val="003764CA"/>
     <w:rsid w:val="003857E3"/>
     <w:rsid w:val="003B7985"/>
     <w:rsid w:val="003C2E21"/>
     <w:rsid w:val="003D42FB"/>
     <w:rsid w:val="003E1C5C"/>
     <w:rsid w:val="00423DC6"/>
     <w:rsid w:val="004266B5"/>
     <w:rsid w:val="0043645D"/>
@@ -4412,50 +4454,51 @@
     <w:rsid w:val="00626A84"/>
     <w:rsid w:val="0063006C"/>
     <w:rsid w:val="00646BAD"/>
     <w:rsid w:val="006766B9"/>
     <w:rsid w:val="00683F78"/>
     <w:rsid w:val="006B787D"/>
     <w:rsid w:val="006D7939"/>
     <w:rsid w:val="007018D2"/>
     <w:rsid w:val="007215CE"/>
     <w:rsid w:val="00723BCC"/>
     <w:rsid w:val="0072503F"/>
     <w:rsid w:val="00745550"/>
     <w:rsid w:val="00751B41"/>
     <w:rsid w:val="007568AF"/>
     <w:rsid w:val="0075770E"/>
     <w:rsid w:val="00757CA4"/>
     <w:rsid w:val="007605F4"/>
     <w:rsid w:val="00765A49"/>
     <w:rsid w:val="00765FAB"/>
     <w:rsid w:val="0077262B"/>
     <w:rsid w:val="007842C3"/>
     <w:rsid w:val="007B02C4"/>
     <w:rsid w:val="007D5543"/>
     <w:rsid w:val="0080001A"/>
     <w:rsid w:val="00800561"/>
+    <w:rsid w:val="0080471A"/>
     <w:rsid w:val="00824B17"/>
     <w:rsid w:val="0082652A"/>
     <w:rsid w:val="00836E39"/>
     <w:rsid w:val="008370F4"/>
     <w:rsid w:val="00841817"/>
     <w:rsid w:val="00872C06"/>
     <w:rsid w:val="0088274E"/>
     <w:rsid w:val="00892C66"/>
     <w:rsid w:val="0089603A"/>
     <w:rsid w:val="008B7571"/>
     <w:rsid w:val="008C02EA"/>
     <w:rsid w:val="008D59EF"/>
     <w:rsid w:val="008D6EB6"/>
     <w:rsid w:val="008E1F35"/>
     <w:rsid w:val="008E3D36"/>
     <w:rsid w:val="00923A6D"/>
     <w:rsid w:val="00930488"/>
     <w:rsid w:val="00943E37"/>
     <w:rsid w:val="00944926"/>
     <w:rsid w:val="009449E4"/>
     <w:rsid w:val="0094533F"/>
     <w:rsid w:val="00965B7F"/>
     <w:rsid w:val="00975675"/>
     <w:rsid w:val="00975D09"/>
     <w:rsid w:val="009770AB"/>
@@ -4519,50 +4562,51 @@
     <w:rsid w:val="00D9216C"/>
     <w:rsid w:val="00DA2E0E"/>
     <w:rsid w:val="00DF1C25"/>
     <w:rsid w:val="00E11D85"/>
     <w:rsid w:val="00E279FE"/>
     <w:rsid w:val="00E6555E"/>
     <w:rsid w:val="00E77B52"/>
     <w:rsid w:val="00E77FD7"/>
     <w:rsid w:val="00EA77C7"/>
     <w:rsid w:val="00EB60EB"/>
     <w:rsid w:val="00EB71AD"/>
     <w:rsid w:val="00EC188C"/>
     <w:rsid w:val="00EC735F"/>
     <w:rsid w:val="00ED3395"/>
     <w:rsid w:val="00ED4598"/>
     <w:rsid w:val="00EF0101"/>
     <w:rsid w:val="00F16CFB"/>
     <w:rsid w:val="00F209A0"/>
     <w:rsid w:val="00F3400C"/>
     <w:rsid w:val="00F350D1"/>
     <w:rsid w:val="00F450AF"/>
     <w:rsid w:val="00F647AB"/>
     <w:rsid w:val="00F653CB"/>
     <w:rsid w:val="00F72413"/>
     <w:rsid w:val="00F82D05"/>
+    <w:rsid w:val="00FB6830"/>
     <w:rsid w:val="00FC41EA"/>
     <w:rsid w:val="00FF79CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -5922,74 +5966,74 @@
             <b:Last>Ramuthi</b:Last>
             <b:First>Danesh</b:First>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC4DDEBA-0405-49EE-8817-FA4A030D78AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>505</Words>
-  <Characters>2879</Characters>
+  <Characters>2881</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Critical Thinking 1.1: Observes Critically</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3378</CharactersWithSpaces>
+  <CharactersWithSpaces>3380</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Critical Thinking 1.5: Recognizes Bias, Assumptions, and Multiple Perspectives</dc:title>
   <dc:subject/>
   <dc:creator>Julie DiStefano</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>75f1223d-24e7-4382-a6e2-75a48177ed14</vt:lpwstr>