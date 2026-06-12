--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -611,59 +611,51 @@
       <w:r w:rsidRPr="00700E39">
         <w:t xml:space="preserve">Know when a problem needs </w:t>
       </w:r>
       <w:r>
         <w:t>quick attention.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49FF487E" w14:textId="77777777" w:rsidR="0067775C" w:rsidRPr="00700E39" w:rsidRDefault="0067775C" w:rsidP="0067775C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00700E39">
         <w:t>Us</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00700E39">
         <w:t xml:space="preserve"> information from different sources </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">before </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>before making a decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A905156" w14:textId="77777777" w:rsidR="00DF1C25" w:rsidRPr="00DF1C25" w:rsidRDefault="00DF1C25" w:rsidP="00DF1C25"/>
     <w:p w14:paraId="4AF74ED2" w14:textId="54EA1ED5" w:rsidR="00DF1C25" w:rsidRPr="00DF1C25" w:rsidRDefault="003C2E21" w:rsidP="003C2E21">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2079"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D20BD1E" w14:textId="77777777" w:rsidR="00D9216C" w:rsidRDefault="00D9216C">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2E6EB7"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -929,52 +921,50 @@
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="236B2AD2" w14:textId="1072AE1D" w:rsidR="00E2780F" w:rsidRPr="00E2780F" w:rsidRDefault="00E2780F" w:rsidP="00FE5457">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:t>Skill Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1255F215" w14:textId="7ECC415C" w:rsidR="00960D43" w:rsidRPr="00396250" w:rsidRDefault="00960D43" w:rsidP="00960D43">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00396250">
         <w:t>Have you experienced something like this</w:t>
       </w:r>
       <w:r w:rsidR="00E2780F">
         <w:t xml:space="preserve"> before</w:t>
       </w:r>
       <w:r w:rsidRPr="00396250">
         <w:t>? If yes, describe it to someone or write a few sentences about it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF0B55F" w14:textId="23FECD5F" w:rsidR="00960D43" w:rsidRPr="00F209A0" w:rsidRDefault="00960D43" w:rsidP="00E2780F">
@@ -994,58 +984,58 @@
       <w:r w:rsidR="00E2780F">
         <w:t>, home, school, or in your community</w:t>
       </w:r>
       <w:r w:rsidRPr="00396250">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00960D43" w:rsidRPr="00F209A0" w:rsidSect="0012508F">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E41AE77" w14:textId="77777777" w:rsidR="0076658F" w:rsidRDefault="0076658F" w:rsidP="00F209A0">
+    <w:p w14:paraId="61D6C28F" w14:textId="77777777" w:rsidR="00A16D85" w:rsidRDefault="00A16D85" w:rsidP="00F209A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55088BC5" w14:textId="77777777" w:rsidR="0076658F" w:rsidRDefault="0076658F" w:rsidP="00F209A0">
+    <w:p w14:paraId="2F4285EB" w14:textId="77777777" w:rsidR="00A16D85" w:rsidRDefault="00A16D85" w:rsidP="00F209A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1278,67 +1268,51 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Last revised: </w:t>
     </w:r>
     <w:r w:rsidR="00A91C55">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>04/17/26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1016A14F" w14:textId="6D90F908" w:rsidR="008370F4" w:rsidRPr="008370F4" w:rsidRDefault="008370F4" w:rsidP="008370F4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Sources: (2025). </w:t>
-[...15 lines deleted...]
-      <w:t xml:space="preserve"> Editorial Team. </w:t>
+      <w:t xml:space="preserve">Sources: (2025). Indeed Editorial Team. </w:t>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">How To improve your observation skills in 9 steps. </w:t>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Indeed</w:t>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>. </w:t>
@@ -1421,69 +1395,69 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="008370F4">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C37228F" w14:textId="77777777" w:rsidR="0076658F" w:rsidRDefault="0076658F" w:rsidP="00F209A0">
+    <w:p w14:paraId="4BFF8429" w14:textId="77777777" w:rsidR="00A16D85" w:rsidRDefault="00A16D85" w:rsidP="00F209A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="198C11AD" w14:textId="77777777" w:rsidR="0076658F" w:rsidRDefault="0076658F" w:rsidP="00F209A0">
+    <w:p w14:paraId="0D93F675" w14:textId="77777777" w:rsidR="00A16D85" w:rsidRDefault="00A16D85" w:rsidP="00F209A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5116F886" w14:textId="3C45500F" w:rsidR="008D6EB6" w:rsidRDefault="00EF0101" w:rsidP="00F209A0">
+  <w:p w14:paraId="607FD1C1" w14:textId="50D8EF1E" w:rsidR="00824B17" w:rsidRPr="00824B17" w:rsidRDefault="00EF0101" w:rsidP="00F209A0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01E3E2CB" wp14:editId="0FD04A30">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-194945</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1144905" cy="347980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="1015806599" name="Picture 4" descr="PA Adult Education Resources logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1716,55 +1690,50 @@
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="001C3C6F">
                           <w:rPr>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>Processes and Analyzes Information</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="607FD1C1" w14:textId="63AE4BE8" w:rsidR="00824B17" w:rsidRPr="00824B17" w:rsidRDefault="00824B17" w:rsidP="00F209A0">
-[...3 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DA37D11" w14:textId="77777777" w:rsidR="0043645D" w:rsidRDefault="0043645D" w:rsidP="0043645D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="118745" distR="118745" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0401FBE7" wp14:editId="5B2970CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-942975</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>781050</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7829550" cy="269875"/>
@@ -3762,103 +3731,104 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1917661813">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="893538733">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1910770080">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1145588474">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1126198239">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1859083418">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00824B17"/>
     <w:rsid w:val="00016169"/>
     <w:rsid w:val="0003234F"/>
     <w:rsid w:val="00041940"/>
     <w:rsid w:val="00064FE5"/>
     <w:rsid w:val="000724B5"/>
     <w:rsid w:val="00077A14"/>
     <w:rsid w:val="00090306"/>
     <w:rsid w:val="000C5ADE"/>
+    <w:rsid w:val="0011525F"/>
     <w:rsid w:val="00120CA8"/>
     <w:rsid w:val="0012508F"/>
     <w:rsid w:val="00143866"/>
     <w:rsid w:val="001539E0"/>
     <w:rsid w:val="0017303E"/>
     <w:rsid w:val="001C10EE"/>
     <w:rsid w:val="001C3C6F"/>
     <w:rsid w:val="001D07BD"/>
     <w:rsid w:val="001D13C0"/>
     <w:rsid w:val="001E259E"/>
     <w:rsid w:val="001E3B8D"/>
     <w:rsid w:val="002469E2"/>
     <w:rsid w:val="00266090"/>
     <w:rsid w:val="002734BE"/>
     <w:rsid w:val="002744DD"/>
     <w:rsid w:val="002B36E4"/>
     <w:rsid w:val="002B7398"/>
     <w:rsid w:val="002C768A"/>
     <w:rsid w:val="002E491D"/>
     <w:rsid w:val="002E50F8"/>
+    <w:rsid w:val="002F166F"/>
     <w:rsid w:val="003322B6"/>
     <w:rsid w:val="0034138A"/>
     <w:rsid w:val="003638C2"/>
     <w:rsid w:val="003764CA"/>
     <w:rsid w:val="003857E3"/>
     <w:rsid w:val="003B7985"/>
     <w:rsid w:val="003C2E21"/>
     <w:rsid w:val="003D42FB"/>
     <w:rsid w:val="003E1C5C"/>
     <w:rsid w:val="004266B5"/>
     <w:rsid w:val="0043645D"/>
     <w:rsid w:val="00442E95"/>
     <w:rsid w:val="0048073D"/>
     <w:rsid w:val="00487805"/>
     <w:rsid w:val="004902F2"/>
     <w:rsid w:val="00495D0D"/>
     <w:rsid w:val="004B05D3"/>
     <w:rsid w:val="004B0F34"/>
     <w:rsid w:val="004C4C08"/>
     <w:rsid w:val="004D2A29"/>
     <w:rsid w:val="004E46D3"/>
     <w:rsid w:val="004F0A19"/>
     <w:rsid w:val="004F1014"/>
     <w:rsid w:val="004F53EB"/>
     <w:rsid w:val="0053291D"/>
@@ -3891,50 +3861,51 @@
     <w:rsid w:val="008B7571"/>
     <w:rsid w:val="008C02EA"/>
     <w:rsid w:val="008D59EF"/>
     <w:rsid w:val="008D6EB6"/>
     <w:rsid w:val="008E1F35"/>
     <w:rsid w:val="008E3D36"/>
     <w:rsid w:val="00930488"/>
     <w:rsid w:val="00943E37"/>
     <w:rsid w:val="00944926"/>
     <w:rsid w:val="009449E4"/>
     <w:rsid w:val="0094533F"/>
     <w:rsid w:val="00960D43"/>
     <w:rsid w:val="00965B7F"/>
     <w:rsid w:val="00975D09"/>
     <w:rsid w:val="009770AB"/>
     <w:rsid w:val="00981BD6"/>
     <w:rsid w:val="00987D8B"/>
     <w:rsid w:val="00990B12"/>
     <w:rsid w:val="009935A4"/>
     <w:rsid w:val="009D60B2"/>
     <w:rsid w:val="009D6539"/>
     <w:rsid w:val="009E3F3E"/>
     <w:rsid w:val="009E71E1"/>
     <w:rsid w:val="009F2B42"/>
     <w:rsid w:val="009F6855"/>
+    <w:rsid w:val="00A16D85"/>
     <w:rsid w:val="00A46484"/>
     <w:rsid w:val="00A567E6"/>
     <w:rsid w:val="00A7234A"/>
     <w:rsid w:val="00A84D1B"/>
     <w:rsid w:val="00A91C55"/>
     <w:rsid w:val="00A9480A"/>
     <w:rsid w:val="00AC2B6D"/>
     <w:rsid w:val="00AC5041"/>
     <w:rsid w:val="00AD3B05"/>
     <w:rsid w:val="00AE7107"/>
     <w:rsid w:val="00B10483"/>
     <w:rsid w:val="00B50FAB"/>
     <w:rsid w:val="00B570C2"/>
     <w:rsid w:val="00B63140"/>
     <w:rsid w:val="00B6322B"/>
     <w:rsid w:val="00BA6C99"/>
     <w:rsid w:val="00BE258F"/>
     <w:rsid w:val="00BE427C"/>
     <w:rsid w:val="00BF613A"/>
     <w:rsid w:val="00C067E3"/>
     <w:rsid w:val="00C12CE1"/>
     <w:rsid w:val="00C33BA8"/>
     <w:rsid w:val="00C9468E"/>
     <w:rsid w:val="00CC0DC8"/>
     <w:rsid w:val="00CC109A"/>